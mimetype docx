--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -215,4308 +215,4308 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of DFOS to monitor crack opening evolution in FRCM-strengthened reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carlo Rampini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Cazzulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Smart Structures Technologies for Civil, Mechanical, and Aerospace Systems 2025, part of SPIE Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Mohseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic vibratoire des structures en béton armé : prise en compte des endommagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidara Fatma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear behaviour of reinforced concrete beams strengthened by textile-reinforced mortar composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bendahou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REHABEND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Gijon (SPAIN), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone d’influence d’une fissure dans une structure poteaux – poutre par simulations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago De Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a smart-TRM composite: Textile-Reinforced Mortar equipped with distributed fibre optic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th International Conference on Structural Analysis of Advanced Materials, (ICSAAM2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Zakynthos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic emission monitoring of the textile reinforced mortar (TRM)-to-masonry shear bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWGAE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification du comportement local interne des composites à matrice cimentaire par un capteur fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Load transfer mechanisms at the textile/matrix interface of the Textile Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2019 EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Shear Stress at the Textile/Matrix Interface of Textile Reinforced Cementitious Matrix Composites Subjected to Tensile Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Composite Structures (ICCS22) and 1st Chinese Conference on Composite Structures (CCCS1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of load transfer length in textile reinforced cementitious matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures (SMAR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and analytical analysis of the thermomecanical behaviour at elevated temperature of the textile reinforced concrete (TRC): effect of the hydric state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CICE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of the load-transfer length and the crack width evolution of Textile-Reinforced cementitious (TRC) matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analytical model of the single-lap shear behaviour of bidirectional Textile-Reinforced Cementitious matrix composite (TRC) applied to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aron Gabor</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119405⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.143215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123475v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analytical modelling of the load-transfer length and the crack width evolution of Textile-Reinforced cementitious (TRC) matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734100v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of the single-lap shear behaviour of bidirectional Textile-Reinforced Cementitious matrix composite (TRC) applied to masonry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143215⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231544v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic behavior of masonry-infilled reinforced concrete frames strengthened using ultra-high performance concrete diagonal strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59, pp.105790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.istruc.2023.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing bio-based concrete mechanical properties: a novel approach with composite sandwiches and confined cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (6), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-024-02400-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Effect of Steel Reinforcement Ration on the Cracking Behaviour of FRP-Strengthened RC Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Armonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/buildings14040950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond behaviour of Fibre Reinforced Polymers applied on masonry substrate: Analysis based on acoustic emission, digital image correlation and analytical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Amziane</w:t>
+                <w:t xml:space="preserve">Shear stress analysis in the textile-to-matrix and TRC-to-masonry interfaces of Textile-Reinforced Cement (TRC) applied to masonry using distributed fibre optic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.107764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622795v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear stress analysis in the textile-to-matrix and TRC-to-masonry interfaces of Textile-Reinforced Cement (TRC) applied to masonry using distributed fibre optic sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aron Gabor</w:t>
+                <w:t xml:space="preserve">Bond behaviour of Fibre Reinforced Polymers applied on masonry substrate: Analysis based on acoustic emission, digital image correlation and analytical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107764⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.132921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622794v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of early-age behaviour of textile-reinforced cementitious matrix composites (TRC) using different measurements techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.110365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of bond behaviour of textile-reinforced cement (TRC) applied to masonry using distributed fibre optic sensors and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 247, pp.110327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour of textile-reinforced cementitious matrix composites (TRC) using distributed fibre optic sensors technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale du comportement d’arrachement des composites à matrice cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106531⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/AJCE.38.1.61B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622799v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement des composites à matrice cimentaire : suivi par émission acoustique, fibre optique et corrélation d’images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic behaviour of textile-reinforced cementitious matrix composites (TRC) using distributed fibre optic sensors technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.12⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022418v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des mécanismes de transfert de charge à l’interface textile/matrice des composites à matrice cimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Endommagement des composites à matrice cimentaire : suivi par émission acoustique, fibre optique et corrélation d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.61⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022415v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du comportement d’arrachement des composites à matrice cimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des mécanismes de transfert de charge à l’interface textile/matrice des composites à matrice cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/AJCE.38.1.61B⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022414v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using acoustic emission to assess the tensile behaviour of textile reinforced cementitious (TRC) matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 310, pp.125216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the influence of the preload in RC structures strengthened with CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Armonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.39.1.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and analytical analysis of the effect of water content on the thermomechanical behaviour of glass textile reinforced concrete at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112, pp.103690 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the tensile behaviour of textile reinforced cementitious matrix composites using distributed fibre optic sensing (DFOS) technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis and analytical modelling of the textile/matrix interface shear stress in textile reinforced cementitious matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117027⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.105961 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487277v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative analytical modelling of the global behaviour of textile-reinforced cementitious matrix composites subjected to tensile loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the tensile behaviour of textile reinforced cementitious matrix composites using distributed fibre optic sensing (DFOS) technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 263, pp.120130 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120130⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 230, pp.117027 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491343v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and analytical modelling of the textile/matrix interface shear stress in textile reinforced cementitious matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Iterative analytical modelling of the global behaviour of textile-reinforced cementitious matrix composites subjected to tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105961⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.120130 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490919v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’excentrement du renfort textile sur le comportement des composites à matrice cimentaire (TRM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.38.1.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the strain measurement in textile reinforced cementitious matrix composites by distributed optical fibre and 2D digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/str.12335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of distributed optical fibre as a strain sensor in textile reinforced cementitious matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.323 - 333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484400v1</w:t>
-              </w:r>
-[...1758 lines deleted...]
-                <w:t xml:space="preserve">hal-04634382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4534,90 +4534,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago De Souza Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (1), 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4651,103 +4651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Molon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,51 +4953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et analyse de l'état de déformation et d'endommagement interne dans les composites à matrice cimentaire utilisés pour le renforcement des structures de génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de Lyon, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LYSE1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5193,51 +5193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Dahou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09387-5_72" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Sleiman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2023.105790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armonico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14040950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mualla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132921" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107764" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110327" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106531" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.61" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.38.1.61B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120130" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.57" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12335" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carlo Rampini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cazzulani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidara Fatma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.66" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendahou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rahmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dakmouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03166919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1092" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Dahou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09387-5_72" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carlo Rampini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cazzulani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidara Fatma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendahou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Sleiman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2023.105790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armonico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14040950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reboul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mualla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110327" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.38.1.61B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103690" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105961" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12335" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rahmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dakmouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03166919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1092" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>