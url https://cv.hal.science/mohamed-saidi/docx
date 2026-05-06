--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -215,4308 +215,4308 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical model of the single-lap shear behaviour of bidirectional Textile-Reinforced Cementitious matrix composite (TRC) applied to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.143215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical modelling of the load-transfer length and the crack width evolution of Textile-Reinforced cementitious (TRC) matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic behavior of masonry-infilled reinforced concrete frames strengthened using ultra-high performance concrete diagonal strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.105790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2023.105790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing bio-based concrete mechanical properties: a novel approach with composite sandwiches and confined cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (6), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02400-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Study on the Effect of Steel Reinforcement Ration on the Cracking Behaviour of FRP-Strengthened RC Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14040950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bond behaviour of Fibre Reinforced Polymers applied on masonry substrate: Analysis based on acoustic emission, digital image correlation and analytical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.132921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear stress analysis in the textile-to-matrix and TRC-to-masonry interfaces of Textile-Reinforced Cement (TRC) applied to masonry using distributed fibre optic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.107764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of bond behaviour of textile-reinforced cement (TRC) applied to masonry using distributed fibre optic sensors and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.110327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of early-age behaviour of textile-reinforced cementitious matrix composites (TRC) using different measurements techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.110365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endommagement des composites à matrice cimentaire : suivi par émission acoustique, fibre optique et corrélation d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale des mécanismes de transfert de charge à l’interface textile/matrice des composites à matrice cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclic behaviour of textile-reinforced cementitious matrix composites (TRC) using distributed fibre optic sensors technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse expérimentale du comportement d’arrachement des composites à matrice cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/AJCE.38.1.61B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using acoustic emission to assess the tensile behaviour of textile reinforced cementitious (TRC) matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.125216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study on the influence of the preload in RC structures strengthened with CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of the tensile behaviour of textile reinforced cementitious matrix composites using distributed fibre optic sensing (DFOS) technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.117027 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterative analytical modelling of the global behaviour of textile-reinforced cementitious matrix composites subjected to tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.120130 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis and analytical modelling of the textile/matrix interface shear stress in textile reinforced cementitious matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.105961 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l’excentrement du renfort textile sur le comportement des composites à matrice cimentaire (TRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and analytical analysis of the effect of water content on the thermomechanical behaviour of glass textile reinforced concrete at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.103690 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the strain measurement in textile reinforced cementitious matrix composites by distributed optical fibre and 2D digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of distributed optical fibre as a strain sensor in textile reinforced cementitious matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.323 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of DFOS to monitor crack opening evolution in FRCM-strengthened reinforced concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carlo Rampini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Mohseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Smart Structures Technologies for Civil, Mechanical, and Aerospace Systems 2025, part of SPIE Smart Structures + Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996289v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of DFOS to monitor crack opening evolution in FRCM-strengthened reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carlo Rampini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Cazzulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sensors and Smart Structures Technologies for Civil, Mechanical, and Aerospace Systems 2025, part of SPIE Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969438v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic vibratoire des structures en béton armé : prise en compte des endommagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidara Fatma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.43.1.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plé</w:t>
+                <w:t xml:space="preserve">Shear behaviour of reinforced concrete beams strengthened by textile-reinforced mortar composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bendahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">REHABEND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Gijon (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005626v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behaviour of reinforced concrete beams strengthened by textile-reinforced mortar composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Bendahou</w:t>
+                <w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REHABEND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Gijon (SPAIN), Spain</w:t>
+              <w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622815v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago de Souza Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005637v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone d’influence d’une fissure dans une structure poteaux – poutre par simulations dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago De Souza Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a smart-TRM composite: Textile-Reinforced Mortar equipped with distributed fibre optic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Structural Analysis of Advanced Materials, (ICSAAM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Zakynthos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission monitoring of the textile reinforced mortar (TRM)-to-masonry shear bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement local interne des composites à matrice cimentaire par un capteur fibre optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Load transfer mechanisms at the textile/matrix interface of the Textile Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">The 2019 EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634380v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanisms at the textile/matrix interface of the Textile Reinforced Concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of Shear Stress at the Textile/Matrix Interface of Textile Reinforced Cementitious Matrix Composites Subjected to Tensile Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Composite Structures (ICCS22) and 1st Chinese Conference on Composite Structures (CCCS1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634376v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Shear Stress at the Textile/Matrix Interface of Textile Reinforced Cementitious Matrix Composites Subjected to Tensile Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of load transfer length in textile reinforced cementitious matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Composite Structures (ICCS22) and 1st Chinese Conference on Composite Structures (CCCS1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">5th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures (SMAR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634372v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of load transfer length in textile reinforced cementitious matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement local interne des composites à matrice cimentaire par un capteur fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Gabor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures (SMAR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">RUGC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634374v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and analytical analysis of the thermomecanical behaviour at elevated temperature of the textile reinforced concrete (TRC): effect of the hydric state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634382v1</w:t>
-              </w:r>
-[...2517 lines deleted...]
-                <w:t xml:space="preserve">hal-03484400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4534,90 +4534,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago De Souza Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (1), 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4651,103 +4651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Plassiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Molon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,51 +4953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et analyse de l'état de déformation et d'endommagement interne dans les composites à matrice cimentaire utilisés pour le renforcement des structures de génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de Lyon, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LYSE1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5193,51 +5193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Dahou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09387-5_72" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carlo Rampini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cazzulani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidara Fatma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendahou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Sleiman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2023.105790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armonico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14040950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reboul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mualla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110327" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.38.1.61B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103690" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105961" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12335" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rahmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dakmouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03166919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1092" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Dahou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09387-5_72" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Sleiman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2023.105790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armonico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14040950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mualla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132921" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107764" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110365" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.61" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.38.1.61B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105961" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.57" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12335" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carlo Rampini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cazzulani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidara Fatma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.66" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04622815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendahou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Rahmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dakmouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03166919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1092" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>