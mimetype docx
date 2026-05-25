--- v0 (2026-03-21)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mohamed Sellam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid–structure–piezoelectric coupling: A full-scale finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (11), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap analysis of periodic composite plates considering fluid–structure coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 582, pp.118412. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD investigation of supersonic two parallel expansions nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hamaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2024.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical Investigation of Transverse Injection in a Dual-Bell Nozzle During Altitude-Varying Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.875-885. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B39077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of forced flow regime transition in a dual bell nozzle by secondary fluidic injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.108818. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2021.108818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reacting gas on the fluidic thrust vectoring of an axisymmetric nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Chouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bergheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propulsion and Power Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jppr.2020.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chemical Reactions on the Fluidic Thrust Vectoring of a Plane Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bergheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.7191--7204. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-020-04350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled flow regime transition in a dual bell nozzle by secondary radial injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), pp.246. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03086-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of supersonic nozzles design using a high-temperature model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hamaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Zebbiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Allali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954410019831862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a nonequilibrium H 2 − O 2 rocket nozzle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Zidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Haoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Bouyahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.4361--4373. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of transition regimes in a dual-bell nozzle and possibility of active fluidic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82-83, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modified Pekkari Model to Analyse the Aeroelastic Stability Behaviour for a Flexible Overexpanded Rocket Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46213-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the Transpiration Method to Simulate the Fluid–Structure Interaction Phenomena for a Flexible Overexpanded Rocket Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46213-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a dual bell nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamitouche,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bergheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagab,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.52--59. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Aeroelastic stability analysis of flexible overexpanded rocket nozzle (Shock Waves, 10.1007/s00193-015-0575-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.535--536. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-016-0687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of reactive flows in overexpanded supersonic nozzle with film cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/252404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic stability analysis of a flexible over-expanded rocket nozzle using numerical coupling by the method of transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.89--106. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental–Numerical Parametric Investigation of a Rocket Nozzle Secondary Injection Thrust Vectoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Depussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.196-213. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B35721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of gas thermodynamic characteristics on fluidic thrust vectoring performance: Analytical, experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.156--166. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic stability analysis of flexible overexpanded rocket nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.(in Press). </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-015-0575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust shock vector control of an axisymmetric conical supersonic nozzle via secondary transverse gas injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.97--111. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-013-0479-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of overexpanded nozzle flows: Asymmetrical configuration and hysteresis phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reijasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.33--39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-013-0458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust vectoring effects of a transverse gas injection into a supersonic cross-flow of an axisymmetric C-D nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Depussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aerospace Sciences (AAS). Progress in Propulsion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eucass/201304227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization by discharge illumination technique and modification by plasma actuator of rarefied Mach 2 airflow around a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Depussay,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/24/6/065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidic thrust vectoring of an axisymmetrical nozzle: an analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2/3/4), pp.193. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2012.049112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust vectoring through fluid injection in an axisymmetrical supersonic nozzle: Theoretical and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1141-1146. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85181-3_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of heat transfer around the small scale airfoil using various turbulence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bessaïh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (12), pp.946--969. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407780903508005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed detonation engine. Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (PR11), pp.Pr11-165-Pr11-174. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20001117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential benefits of radial secondary injection of helium in dual-bell nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUIDIC CONTROL OF FLOW REGIME TRANSITION AND RETRANSITION IN A DUAL-BELL LAUNCHER NOZZLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sefir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH EDITION OF THE 3AF SPACE PROPULSION CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced supersonic Annular Nozzle performances: Analysis of flow separation and side loads phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hamaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Summit and Expo on Aerospace and Mechanical Engineering (GSEAME2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Léffet Thermique Sur Les Performances Aérodynamiques Des Microdrones (MAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Modified Pekkari Model to Analyse the Aeroelastic Stability Behaviour for a Flexible Over-Expanded Roket Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSW30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid structure interaction phenomena in highly over-expanded rocket nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du coefficient de poussée pour une tuyère de propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benarous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Liazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the inlet gases thermodynamic properties on a fluidically thrust vectorized supersonic nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/3AF International Space Planes and Hypersonic Systems and Technologies Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tours, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shock Interactions by transverse injection in a fluidically vectored CD nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Shock Interaction Symposium (ISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary injection thrust vectoring of an axisymmetric cd nozzle for small space launchers & vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Palerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd International Astronautical Congress 2012 (IAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naples, Italy. pp.7457--7468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust Shock Vector Control of an Axisymmetric C-D Nozzle via Transverse Gas Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kontis.K, Jul 2012, Manchester (UK), United Kingdom. pp.171-177, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25685-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Over-Expanded Nozzle Flows: Influence of Internal Shock Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reijasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25685-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Thrust-Vectoring Effects by Transverse Gas Injection into a Propulsive Axisymmetric C-D Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tours (France), France. pp.193, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure interaction for a flexible over expanded rocket nozzle using the aeroelastic stability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSW 28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and modelling study of fluid injection for thrust vectoring in an axisymmetric supersonic nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Shock Interaction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional shock wave boundary layer interaction in hypersonic flow Atmospheric Re-entry Vehicles and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de la structure de l'écoulement autour d'une sphère placée dans un écoulement raréfié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebehot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dudeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la SFP sur les plasmas (SFP Plasmas 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed detonation engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Workshop on Ram Accelerator (RAMAC IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Injectant Gas Thermodynamic Properties Effects on Fluidic Thrust Vectoring Performances of a Supersonic Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer; Springer International Publishing, pp.539-543, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46213-4_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performances of the dual-bell nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamitouche Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kbab Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergheul Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagab Lynda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-7, 2016, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2016.7500518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Strong Detonation Waves in Nitromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Detonation (8th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office of Naval Research (ONR), pp.425-430, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Overdriven Detonation In Nitromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Sciences Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.C.Schmidt, N.C. Holmes, pp.515-518, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEM FOR CONTROLLING SPEED TRANSITION AND THRUST VECTORISATION IN A MULTIPLE-SHAPED NOZZLE BY SECONDARY INJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 11,661,910B2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEM FOR CONTROLLING SPEED TRANSITION AND THRUST VECTORISATION IN A MULTIPLE-SHAPED NOZZLE BY SECONDARY INJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : 7273059. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of downstream flow parameters influence on Mach stem size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.399-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid-structure-piezoelectric coupling: a full-scale finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuitao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergistic vortex generator for improved wake effects in piezoelectric fluid energy harvesters: a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuitao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mohamed Sellam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid–structure–piezoelectric coupling: A full-scale finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (11), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD investigation of supersonic two parallel expansions nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hamaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2024.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap analysis of periodic composite plates considering fluid–structure coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 582, pp.118412. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical Investigation of Transverse Injection in a Dual-Bell Nozzle During Altitude-Varying Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.875-885. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B39077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of forced flow regime transition in a dual bell nozzle by secondary fluidic injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.108818. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2021.108818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reacting gas on the fluidic thrust vectoring of an axisymmetric nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Chouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bergheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propulsion and Power Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jppr.2020.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chemical Reactions on the Fluidic Thrust Vectoring of a Plane Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Bergheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.7191--7204. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-020-04350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled flow regime transition in a dual bell nozzle by secondary radial injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), pp.246. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03086-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of supersonic nozzles design using a high-temperature model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hamaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Zebbiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Allali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954410019831862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a nonequilibrium H 2 − O 2 rocket nozzle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Zidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Haoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Bouyahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.4361--4373. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of transition regimes in a dual-bell nozzle and possibility of active fluidic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82-83, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Modified Pekkari Model to Analyse the Aeroelastic Stability Behaviour for a Flexible Overexpanded Rocket Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46213-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the Transpiration Method to Simulate the Fluid–Structure Interaction Phenomena for a Flexible Overexpanded Rocket Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46213-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a dual bell nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamitouche,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bergheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagab,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.52--59. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Aeroelastic stability analysis of flexible overexpanded rocket nozzle (Shock Waves, 10.1007/s00193-015-0575-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.535--536. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-016-0687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of reactive flows in overexpanded supersonic nozzle with film cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/252404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic stability analysis of a flexible over-expanded rocket nozzle using numerical coupling by the method of transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.89--106. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental–Numerical Parametric Investigation of a Rocket Nozzle Secondary Injection Thrust Vectoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Depussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.196-213. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B35721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of gas thermodynamic characteristics on fluidic thrust vectoring performance: Analytical, experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.156--166. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic stability analysis of flexible overexpanded rocket nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.(in Press). </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-015-0575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust shock vector control of an axisymmetric conical supersonic nozzle via secondary transverse gas injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.97--111. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-013-0479-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of overexpanded nozzle flows: Asymmetrical configuration and hysteresis phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reijasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.33--39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-013-0458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust vectoring effects of a transverse gas injection into a supersonic cross-flow of an axisymmetric C-D nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Depussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aerospace Sciences (AAS). Progress in Propulsion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eucass/201304227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization by discharge illumination technique and modification by plasma actuator of rarefied Mach 2 airflow around a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Depussay,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/24/6/065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidic thrust vectoring of an axisymmetrical nozzle: an analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2/3/4), pp.193. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2012.049112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust vectoring through fluid injection in an axisymmetrical supersonic nozzle: Theoretical and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1141-1146. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85181-3_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of heat transfer around the small scale airfoil using various turbulence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bessaïh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (12), pp.946--969. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407780903508005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed detonation engine. Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (PR11), pp.Pr11-165-Pr11-174. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20001117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential benefits of radial secondary injection of helium in dual-bell nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUIDIC CONTROL OF FLOW REGIME TRANSITION AND RETRANSITION IN A DUAL-BELL LAUNCHER NOZZLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sefir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH EDITION OF THE 3AF SPACE PROPULSION CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced supersonic Annular Nozzle performances: Analysis of flow separation and side loads phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hamaidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Summit and Expo on Aerospace and Mechanical Engineering (GSEAME2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Léffet Thermique Sur Les Performances Aérodynamiques Des Microdrones (MAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Modified Pekkari Model to Analyse the Aeroelastic Stability Behaviour for a Flexible Over-Expanded Roket Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSW30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid structure interaction phenomena in highly over-expanded rocket nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du coefficient de poussée pour une tuyère de propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benarous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Liazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the inlet gases thermodynamic properties on a fluidically thrust vectorized supersonic nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Léger,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/3AF International Space Planes and Hypersonic Systems and Technologies Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tours, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shock Interactions by transverse injection in a fluidically vectored CD nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Shock Interaction Symposium (ISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrust Shock Vector Control of an Axisymmetric C-D Nozzle via Transverse Gas Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kontis.K, Jul 2012, Manchester (UK), United Kingdom. pp.171-177, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25685-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary injection thrust vectoring of an axisymmetric cd nozzle for small space launchers & vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Palerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd International Astronautical Congress 2012 (IAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naples, Italy. pp.7457--7468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Over-Expanded Nozzle Flows: Influence of Internal Shock Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reijasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25685-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Thrust-Vectoring Effects by Transverse Gas Injection into a Propulsive Axisymmetric C-D Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tours (France), France. pp.193, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure interaction for a flexible over expanded rocket nozzle using the aeroelastic stability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSW 28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and modelling study of fluid injection for thrust vectoring in an axisymmetric supersonic nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Shock Interaction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional shock wave boundary layer interaction in hypersonic flow Atmospheric Re-entry Vehicles and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de la structure de l'écoulement autour d'une sphère placée dans un écoulement raréfié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebehot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dudeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la SFP sur les plasmas (SFP Plasmas 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed detonation engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Workshop on Ram Accelerator (RAMAC IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Injectant Gas Thermodynamic Properties Effects on Fluidic Thrust Vectoring Performances of a Supersonic Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zmijanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer; Springer International Publishing, pp.539-543, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46213-4_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performances of the dual-bell nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamitouche Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kbab Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergheul Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagab Lynda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-7, 2016, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO.2016.7500518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Strong Detonation Waves in Nitromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Detonation (8th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office of Naval Research (ONR), pp.425-430, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Overdriven Detonation In Nitromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Sciences Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.C.Schmidt, N.C. Holmes, pp.515-518, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEM FOR CONTROLLING SPEED TRANSITION AND THRUST VECTORISATION IN A MULTIPLE-SHAPED NOZZLE BY SECONDARY INJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 11,661,910B2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEM FOR CONTROLLING SPEED TRANSITION AND THRUST VECTORISATION IN A MULTIPLE-SHAPED NOZZLE BY SECONDARY INJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladeta Zmijanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : 7273059. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of downstream flow parameters influence on Mach stem size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.399-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid-structure-piezoelectric coupling: a full-scale finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuitao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergistic vortex generator for improved wake effects in piezoelectric fluid energy harvesters: a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuitao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hamaidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Yahiaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.10.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Legros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sellam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chouicha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bergheul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jppr.2020.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04350-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03086-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Zebbiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Allali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410019831862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Zidane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Haoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bouyahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50BHKR5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46213-4_10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46213-4_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kbab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamitouche," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bergheul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagab," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.10.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-016-0687-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/252404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zmijanovic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depussay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35721" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0575-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-013-0479-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reijasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-013-0458-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lago" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201304227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depussay," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/6/065401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2012.049112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maarouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85181-3_56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VK2GNFWW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903508005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001117" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9XR35G9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sefir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bessaih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Palerm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palerm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25685-1_28" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C82DF9BR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25685-1_24" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NW6FW9L7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3874" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebehot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poissant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46213-4_92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Toufik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kbab Hakim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergheul Said" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagab Lynda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2016.7500518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N Presles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujiwara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chpoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hamaidia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Yahiaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.10.053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118412" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Legros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sellam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chouicha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bergheul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jppr.2020.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04350-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03086-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Zebbiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Allali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410019831862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Zidane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Haoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bouyahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50BHKR5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46213-4_10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46213-4_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kbab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamitouche," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bergheul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagab," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.10.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-016-0687-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/252404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zmijanovic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depussay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35721" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0575-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-013-0479-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reijasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-013-0458-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lago" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201304227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depussay," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/6/065401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2012.049112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maarouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85181-3_56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VK2GNFWW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903508005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001117" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9XR35G9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sefir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bessaih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palerm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25685-1_28" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C82DF9BR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Palerm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25685-1_24" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NW6FW9L7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3874" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebehot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poissant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46213-4_92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Toufik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kbab Hakim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergheul Said" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagab Lynda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2016.7500518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N Presles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujiwara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chpoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>