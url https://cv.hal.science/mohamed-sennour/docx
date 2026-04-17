--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -81,11711 +81,11711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleavage fracture of high strength tempered martensite and mixed tempered martensite + upper bainite medium carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tioguem Teagho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-025-00898-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of second-phase precipitates on deformation microstructure in AA2024 (Al–Cu–Mg): dislocation substructures and stored energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (40), pp.18978-19002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-024-10205-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From heterogeneous nucleation to homogeneous spatial distribution of hardening precipitates: An in situ TEM study on cold-rolled AA2024-T3 (Al–Cu–Mg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vermaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.633-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43579-024-00572-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 650, pp.119015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of cold rolling on nucleation, growth and coarsening of S-phase precipitates in Al- Cu- Mg alloy (AA2024): From heterogeneous nucleation to homogeneous spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 963, pp.171162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Welding Microstructure on Stress Relaxation Cracking Studied by Controlled Residual Stress Generation in a 316L(N) Austenitic Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Py-Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-023-07182-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Ayadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.118930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongqi Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous hydrothermal synthesis in supercritical conditions as a novel process for the elaboration of Y-doped BaZrO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (12), pp.17799-17803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.03.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precipitation-hardness map for Al–Cu–Mg alloy (AA2024-T3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 854, pp.157164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental determination of solute redistribution behavior during solidification of additively manufactured 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyliat Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113663 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct conversion of CO2 and CH4 into liquid chemicals by plasma-catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 261, pp.118228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hot Deformation and Recrystallization Mechanisms in a Coarse-Grained, Niobium Stabilized Austenitic Stainless Steel (316Nb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Suzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1625-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-05103-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological and Chemical Characterization of Laser Treated Surface on Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Sitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 813, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 588, pp.117269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 742, pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venerosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of oxide scales formed on alloy 82 in nominal PWR primary water at 340 °C and in hydrogenated steam at 400 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.386-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of 475°C embrittlement on the low cycle fatigue behaviour of lean duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Strubbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Hereñú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.473-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural α-Fe2 O3 as an efficient catalyst for the p-nitrophenol reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Elfiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Djadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Chegrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural investigations of the white and deformed layers close to the turned surface of Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Phillipe Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poulachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48A, pp.389-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-016-3844-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale experimental and numerical approach to the powder particle shape effect on Al-Al2O3 coating build-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1445-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-017-0618-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of implantation defects on the corrosion of 316L stainless steels in primary medium of pressurized water reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housam Eidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (144), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0388-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIMS and TEM investigation of hydrogen trapping on implantation defects in a nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.545-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6–Ti Zr1−B2 directionally solidified eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.B. Filipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ievdokymova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (9), pp.2101-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6-TixZr1−xB2 directionally solidified eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.B. Filipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ievdokymova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.2101-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural characterization of internal welding defects and their effect on the tensile behavior of FSW joints of AA2198 Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.5531-5544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-014-2537-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (12), pp.2739-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the thermal ageing on the tensile and impact properties of a 18%Cr ODS ferritic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Rouffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445, pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of irradiation on the oxide film formed on 316L stainless steel in PWR primary water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9401-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to characterize the nanostructure of activated carbons from mathematical morphology applied to high resolution transmission electron microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.239-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEM investigations on the effect of chromium content and of stress relief treatment on precipitation in Alloy 82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 442, pp.262-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the carbon texture of platinum/carbon aerogel electrocatalysts on their behavior in a proton exchange membrane fuel cell cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (12), pp.9742-9757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural and mechanical approaches of the selective laser melting process applied to a nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Nazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 534, pp.446-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.11.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the carbon texture of platinum/carbon aerogel electrocatalysts on their behavior in a proton exchange membrane fuel cell cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (12), pp.9742-9757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural and mechanical approaches of the selective laser melting process applied to a nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Nazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 534, pp.446-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.11.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxygen hole doping of nanodiamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Yang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.6792-6799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2NR31655B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lefaix-Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.3914-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of Bi4Ti3O12 One-Dimensional Structures by Solid-State Reactive Diffusion. From Core−Shell Templates to Nanorods and Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwanath Kalyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1394-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg101697r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dislocation glide on the spinodal decomposition of fatigued duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.7636-7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dislocation glide on the spinodal decomposition of fatigued duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hereñú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (25-26), pp.7636-7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lefaix-Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.3914-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.11481-11487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP20109C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A detailed TEM and SEM study of Ni-base alloys oxide scales formed in primary conditions of pressurized water reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 402 (2-3), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A detailed TEM and SEM study of Ni-base alloys oxide scales formed in primary conditions of pressurized water reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 402 (2-3), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanocrystalline oxide (Y2O3, Dy2O3, ZrO2, NiO) coatings on BaTiO3 submicron particles by precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-009-9631-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High yield fabrication of fluorescent nanodiamonds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Jelezko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Wrachtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (23), pp.235602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/23/235602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00429145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced TEM characterization of stress corrosion cracking of Alloy 600 in pressurized water reactor primary water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 393 (2), pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced TEM characterization of stress corrosion cracking of Alloy 600 in pressurized water reactor primary water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 393, pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theano Irinopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401798v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescence and spin properties of defects in single digit nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Tisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopalakrischnan Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Kolesov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Grotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (7), pp.1959-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn9003617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Y-doped BaCeO3 nanopowders by a modified solid-state process and conductivity of dense fine-grained ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bassoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180, pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2008.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Materials Science Forum‎, 595-598, pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05282400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological control of hydrothermal Ni(OH)2 in the presence of polymers and surfactants: nanocrystals, mesocrystals, and superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.3847-3855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg800555x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local strain analysis in twin boundaries in ultrafine grained copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (11), pp.3806-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-2303-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HRTEM study of defects in twin boundaries of ultra fine grained copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (10), pp.1465-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430601021611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: Characterisation of corrosion resistance and conductivity evaluation at operating temperature of differently coated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171, pp.652-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-mechanical behaviour of nanostructured copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434-435, pp.279-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.08.300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC : characterization of their corrosion resistance in hydrogen/water atmosphere and at the operating temperatures of differently coated metallic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201, pp.4471-4475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEM and EBSD investigation of continuous and discontinuous precipitation of CrN in nitrided pure Fe-Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.4521-4531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical and microstructural investigations of nitrided Fe-Cr layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.4533-4541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of electron energy loss near-edge structure at the Al and N K edges and Al L23 edge in cubic aluminium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of advanced microscopy techniques to nano-precipitates characterization: case of AlN precipitation in low-carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.943-957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron spectroscopy imaging to study ELNES at a nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bayle-Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre les précipités et les structures de dislocations dans un alliage d'aluminium 2024 (Al-Cu-Mg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée Matériaux UniCa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354409v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281756v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Thinhinane Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Senour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281741v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354382v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold rolling and growth-coarsening of S-phase in AA2024: effect on microstructure and hardness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA 2022 - 18th International Conference on Aluminum Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281763v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold rolling and growth-coarsening of S-phase in AA2024: effect on microstructure and hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ICAA 2022 - 18th International Conference on Aluminum Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281768v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress corrosion cracking initiation of alloy 82 in hydrogenated steam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Environmental Degradation of Materials in Nuclear Power Systems – Water Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TMS (The Minerals, Metals &amp; Materials Society); EDM 2017, Aug 2017, Portland, United States. pp.175-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04639-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCC crack initiation in nickel based alloy welds in hydrogenated steam at 400°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Heripre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Ottawa, Canada. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dual beam nickel and helium irradiation on the microstructure of a 304L austenitic stainless steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Etude de l'amorçage en corrosion sous contrainte d'alliages à base de nickel soudés : influence des paramètres microstructuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Asheville, United States. 15 p</w:t>
+              <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999028v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of SCC crack in nickel based weld metals : influence of microstructure features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Asheville, United States. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking of Nickel Base Alloys in PWR Primary Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence of dual beam nickel and helium irradiation on the microstructure of a 304L austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINOS 2012 - Workshop on Materials Innovation for Nuclear Optimized Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Asheville, United States. 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162971v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'amorçage en corrosion sous contrainte d'alliages à base de nickel soudés : influence des paramètres microstructuraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Stress Corrosion Cracking of Nickel Base Alloys in PWR Primary Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian De Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MINOS 2012 - Workshop on Materials Innovation for Nuclear Optimized Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saclay, France. pp.04003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135104003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868552v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCC crack growth rate of alloy 82 in PWR primary water conditions - effect of a thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stress corrosion cracking of alloy 600 in PWR primary water : influence of chromium, hydrogen and oxygen diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Environmental Degradation of Materials in Nuclear Power Systems - Water Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Colorado springs, United States. pp.1127-1139</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Colorado springs, United States. pp.1477-1488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683121v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of platinum deposit methods on carbon aerogels used in Proton Exchange. Membrane Fuel Cells (PEMFC)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SCC crack growth rate of alloy 82 in PWR primary water conditions - effect of a thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells (FDFC) 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2 p. - - ISBN 978-2-7466-2972-7</w:t>
+              <w:t xml:space="preserve">15th International Conference on Environmental Degradation of Materials in Nuclear Power Systems - Water Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Colorado springs, United States. pp.1127-1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800935v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress corrosion cracking of alloy 600 in PWR primary water : influence of chromium, hydrogen and oxygen diffusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régine Molins</w:t>
+                <w:t xml:space="preserve">Comparison of platinum deposit methods on carbon aerogels used in Proton Exchange. Membrane Fuel Cells (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Environmental Degradation of Materials in Nuclear Power Systems - Water Reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Colorado springs, United States. pp.1477-1488</w:t>
+              <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells (FDFC) 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2 p. - - ISBN 978-2-7466-2972-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683119v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion sous contrainte assistée par l'irradiation en milieu primaire d'aciers inoxydables austénitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of material and environmental parameters on the microstructure evolution and oxidation behavior of a Ni-based superalloy coated with a Pt-modified Ni-aluminide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High temperature corrosion and protection of materials 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.33-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.539-547, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00590705v1</w:t>
-              </w:r>
-[...9071 lines deleted...]
-                <w:t xml:space="preserve">hal-00475095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11803,103 +11803,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced microscopy techniques for investigation of the precipitation in pre-strained Al-Cu-Mg alloy (AA2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Irmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC20 - 20th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t>
@@ -11954,77 +11954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Briez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque de la société française des microscopies SFµ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
@@ -12053,103 +12053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced TEM Investigation of Interfaces in As-Prepared and Corroded Al-Al2O3 Cold Sprayed Coatings on Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -12230,51 +12230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EORTC-NCI-AACR Symposium on Molecular Targets and Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Geneva, Switzerland, France. 6 (12), pp.40-41, 2008, </w:t>
@@ -12493,51 +12493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04669972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian de Curi&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calvar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.33" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Py-Renaudie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Goncalves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07182-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gratiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113663" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Strubbia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12714" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.11.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfiad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Galli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Chegrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.12.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Costes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3844-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumerval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0MCBG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7FV02Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00926575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Rouffi&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.030" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J5VZ8WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9401-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXKPHNS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675998v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vilaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.11.092" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRHPTRB7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161040v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.070" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10M6MTSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161155v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchetti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00602832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Buscaglia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buscaglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwanath Kalyani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101697r" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628750v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507516v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481225v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bassano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9631-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ57K491-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161298v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1JDR86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00423736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429145v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wrachtrup" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235602" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tisler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrischnan Balasubramanian" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Naydenov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolesov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grotz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9003617" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367989v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bassoli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.12.026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ9LWDFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161719v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2303-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGZRTZV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379146v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800555x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.300" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3HLN4KP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474981v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474963v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475118v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475095v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161651v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Honor&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)72056-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZ7TJN5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Py-Renaudie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Goncalves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07182-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gratiot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.11.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Strubbia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfiad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Galli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Chegrouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.12.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Costes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3844-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumerval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0MCBG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7FV02Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00926575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Rouffi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J5VZ8WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9401-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXKPHNS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilaro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.11.092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRHPTRB7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675998v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vilaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00602832v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Buscaglia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buscaglia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwanath Kalyani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101697r" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.070" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10M6MTSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bassano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9631-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ57K491-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wrachtrup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235602" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1JDR86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00423736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tisler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrischnan Balasubramanian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Naydenov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolesov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grotz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9003617" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367989v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bassoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.12.026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ9LWDFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.539" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fournier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800555x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161719v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2303-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGZRTZV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.300" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3HLN4KP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474981v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04669972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian de Curi&#232;res" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999028v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683121v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calvar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.33" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161651v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Honor&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)72056-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZ7TJN5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>