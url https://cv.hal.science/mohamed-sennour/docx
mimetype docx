--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -509,295 +509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cold rolling on nucleation, growth and coarsening of S-phase precipitates in Al- Cu- Mg alloy (AA2024): From heterogeneous nucleation to homogeneous spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Li</w:t>
+                <w:t xml:space="preserve">Lisa Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+                <w:t xml:space="preserve">Alan Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 963, pp.171162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937070v1</w:t>
+                <w:t xml:space="preserve">hal-04161006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold rolling on nucleation, growth and coarsening of S-phase precipitates in Al- Cu- Mg alloy (AA2024): From heterogeneous nucleation to homogeneous spatial distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Ayadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Belkacemi</w:t>
+                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 963, pp.171162. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.118930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161006v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Welding Microstructure on Stress Relaxation Cracking Studied by Controlled Residual Stress Generation in a 316L(N) Austenitic Stainless Steel</w:t>
               </w:r>
@@ -911,546 +911,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+                <w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Ayadh</w:t>
+                <w:t xml:space="preserve">Shengfei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Denand</w:t>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
+                <w:t xml:space="preserve">Tongqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160996v1</w:t>
+                <w:t xml:space="preserve">hal-04160993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dupont</w:t>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pagnon</w:t>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t>
+              <w:t xml:space="preserve">, 2023, 650, pp.119015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160993v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous hydrothermal synthesis in supercritical conditions as a novel process for the elaboration of Y-doped BaZrO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitation-hardness map for Al–Cu–Mg alloy (AA2024-T3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie François</w:t>
+                <w:t xml:space="preserve">L. Briez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (12), pp.17799-17803. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 854, pp.157164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027055v1</w:t>
+                <w:t xml:space="preserve">hal-03084115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation-hardness map for Al–Cu–Mg alloy (AA2024-T3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous hydrothermal synthesis in supercritical conditions as a novel process for the elaboration of Y-doped BaZrO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Briez</w:t>
+                <w:t xml:space="preserve">Mélanie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gratiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 854, pp.157164. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (12), pp.17799-17803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084115v1</w:t>
+                <w:t xml:space="preserve">hal-04027055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of solute redistribution behavior during solidification of additively manufactured 316L</w:t>
               </w:r>
@@ -1553,90 +1553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct conversion of CO2 and CH4 into liquid chemicals by plasma-catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1681,1901 +1681,1901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Deformation and Recrystallization Mechanisms in a Coarse-Grained, Niobium Stabilized Austenitic Stainless Steel (316Nb)</w:t>
+                <w:t xml:space="preserve">Morphological and Chemical Characterization of Laser Treated Surface on Copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hermant</w:t>
+                <w:t xml:space="preserve">Lucie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Suzon</w:t>
+                <w:t xml:space="preserve">Monika Sitko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Petit</w:t>
+                <w:t xml:space="preserve">Cédric Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellus</w:t>
+                <w:t xml:space="preserve">Paolo Chiggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Georges</w:t>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (4), pp.1625-1642. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 813, pp.254-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-05103-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455375v1</w:t>
+                <w:t xml:space="preserve">hal-02521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Chemical Characterization of Laser Treated Surface on Copper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Delloro</w:t>
+                <w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.813.254⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 588, pp.117269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521713v1</w:t>
+                <w:t xml:space="preserve">hal-02459265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 742, pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459265v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
+                <w:t xml:space="preserve">Hot Deformation and Recrystallization Mechanisms in a Coarse-Grained, Niobium Stabilized Austenitic Stainless Steel (316Nb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Godin</w:t>
+                <w:t xml:space="preserve">A. Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mithieux</w:t>
+                <w:t xml:space="preserve">E. Suzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Parrens</w:t>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Badinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">J. Bellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1625-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-05103-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930294v1</w:t>
+                <w:t xml:space="preserve">hal-02455375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
+                <w:t xml:space="preserve">Characterization of oxide scales formed on alloy 82 in nominal PWR primary water at 340 °C and in hydrogenated steam at 400 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Venerosy</w:t>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Saada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I Stenger</w:t>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.386-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865461v1</w:t>
+                <w:t xml:space="preserve">hal-01674366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxide scales formed on alloy 82 in nominal PWR primary water at 340 °C and in hydrogenated steam at 400 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of 475°C embrittlement on the low cycle fatigue behaviour of lean duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Strubbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvina Hereñú</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.11.029⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.473-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674366v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 475°C embrittlement on the low cycle fatigue behaviour of lean duplex stainless steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural α-Fe2 O3 as an efficient catalyst for the p-nitrophenol reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Elfiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Strubbia</w:t>
+                <w:t xml:space="preserve">Amar Djadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Hereñú</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saleh Chegrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.473-482. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.126-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.12714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700943v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural α-Fe2 O3 as an efficient catalyst for the p-nitrophenol reduction</w:t>
+                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Elfiad</w:t>
+                <w:t xml:space="preserve">A Venerosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Galli</w:t>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Djadoun</w:t>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Chegrouche</w:t>
+                <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 229, pp.126-134. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780582v1</w:t>
+                <w:t xml:space="preserve">hal-01865461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural investigations of the white and deformed layers close to the turned surface of Ti-6Al-4V</w:t>
+                <w:t xml:space="preserve">Multiscale experimental and numerical approach to the powder particle shape effect on Al-Al2O3 coating build-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rancic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Phillipe Costes</w:t>
+                <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Poulachon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48A, pp.389-402. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1445-1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-016-3844-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-017-0618-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470735v1</w:t>
+                <w:t xml:space="preserve">hal-01599718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale experimental and numerical approach to the powder particle shape effect on Al-Al2O3 coating build-up</w:t>
+                <w:t xml:space="preserve">Microstructural investigations of the white and deformed layers close to the turned surface of Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Leger</w:t>
+                <w:t xml:space="preserve">Mickael Rancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Borit</w:t>
+                <w:t xml:space="preserve">Jean Phillipe Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Debray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Poulachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.1445-1460. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48A, pp.389-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-017-0618-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-016-3844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599718v1</w:t>
+                <w:t xml:space="preserve">hal-01470735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
+                <w:t xml:space="preserve">Effect of implantation defects on the corrosion of 316L stainless steels in primary medium of pressurized water reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaissiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Saada</w:t>
+                <w:t xml:space="preserve">Marie Dumerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Lee</w:t>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mermoux</w:t>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340054v1</w:t>
+                <w:t xml:space="preserve">hal-04161102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of implantation defects on the corrosion of 316L stainless steels in primary medium of pressurized water reactors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+                <w:t xml:space="preserve">N. Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04161102v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
+                <w:t xml:space="preserve">SIMS and TEM investigation of hydrogen trapping on implantation defects in a nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housam Eidi</w:t>
+                <w:t xml:space="preserve">Fanny Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile David</w:t>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Chene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0388-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183373v1</w:t>
+                <w:t xml:space="preserve">hal-01199632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS and TEM investigation of hydrogen trapping on implantation defects in a nickel-based superalloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housam Eidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jambon</w:t>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Marchetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Jomard</w:t>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (144), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199632v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
               </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,461 +4407,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of irradiation on the oxide film formed on 316L stainless steel in PWR primary water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+                <w:t xml:space="preserve">A new approach to characterize the nanostructure of activated carbons from mathematical morphology applied to high resolution transmission electron microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-013-9401-3⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.239-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931257v1</w:t>
+                <w:t xml:space="preserve">hal-04161228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to characterize the nanostructure of activated carbons from mathematical morphology applied to high resolution transmission electron microscopy images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM investigations on the effect of chromium content and of stress relief treatment on precipitation in Alloy 82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 442, pp.262-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161228v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM investigations on the effect of chromium content and of stress relief treatment on precipitation in Alloy 82</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of irradiation on the oxide film formed on 316L stainless steel in PWR primary water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 442, pp.262-289. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.623-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9401-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874728v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the carbon texture of platinum/carbon aerogel electrocatalysts on their behavior in a proton exchange membrane fuel cell cathode</w:t>
               </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,1054 +5551,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+                <w:t xml:space="preserve">Influence of dislocation glide on the spinodal decomposition of fatigued duplex stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lefaix-Jeuland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.7636-7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628750v1</w:t>
+                <w:t xml:space="preserve">hal-00624066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Bi4Ti3O12 One-Dimensional Structures by Solid-State Reactive Diffusion. From Core−Shell Templates to Nanorods and Nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+                <w:t xml:space="preserve">Influence of dislocation glide on the spinodal decomposition of fatigued duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hereñú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vishwanath Kalyani</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg101697r⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (25-26), pp.7636-7640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602832v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dislocation glide on the spinodal decomposition of fatigued duplex stainless steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Herenu</w:t>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balbi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.070⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00624066v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dislocation glide on the spinodal decomposition of fatigued duplex stainless steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lefaix-Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hereñú</w:t>
+                <w:t xml:space="preserve">M. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.070⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.3914-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04161155v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.11481-11487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP20109C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675687v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of Bi4Ti3O12 One-Dimensional Structures by Solid-State Reactive Diffusion. From Core−Shell Templates to Nanorods and Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lefaix-Jeuland</w:t>
+                <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marchetti</w:t>
+                <w:t xml:space="preserve">Carlo Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Vishwanath Kalyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1394-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg101697r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161147v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation kinetics and mechanisms of Ni-base alloys in pressurised water reactor primary conditions: Influence of subsurface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chavanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Gesset</w:t>
+                <w:t xml:space="preserve">Hélène Lefaix-Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP20109C⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.3914-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271867v1</w:t>
+                <w:t xml:space="preserve">hal-00628750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed TEM and SEM study of Ni-base alloys oxide scales formed in primary conditions of pressurized water reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6662,77 +6662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed TEM and SEM study of Ni-base alloys oxide scales formed in primary conditions of pressurized water reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6796,77 +6796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystalline oxide (Y2O3, Dy2O3, ZrO2, NiO) coatings on BaTiO3 submicron particles by precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7334,90 +7334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orestis Faklaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theano Irinopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t>
@@ -7602,90 +7602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Y-doped BaCeO3 nanopowders by a modified solid-state process and conductivity of dense fine-grained ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bassoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 180, pp.168-174. </w:t>
@@ -7729,493 +7729,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+                <w:t xml:space="preserve">Morphological control of hydrothermal Ni(OH)2 in the presence of polymers and surfactants: nanocrystals, mesocrystals, and superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.3847-3855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg800555x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05282400v1</w:t>
+                <w:t xml:space="preserve">hal-00379146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological control of hydrothermal Ni(OH)2 in the presence of polymers and surfactants: nanocrystals, mesocrystals, and superstructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local strain analysis in twin boundaries in ultrafine grained copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg800555x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (11), pp.3806-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-2303-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379146v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local strain analysis in twin boundaries in ultrafine grained copper</w:t>
+                <w:t xml:space="preserve">Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Materials Science Forum‎, 595-598, pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-007-2303-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04161719v1</w:t>
+                <w:t xml:space="preserve">emse-05282400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTEM study of defects in twin boundaries of ultra fine grained copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (10), pp.1465-1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9296,506 +9296,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
+                <w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354382v1</w:t>
+                <w:t xml:space="preserve">hal-04354409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t>
+                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Thinhinane Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Senour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354409v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281756v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281741v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t>
               </w:r>
@@ -9997,64 +9997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,64 +10118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10239,90 +10239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress corrosion cracking initiation of alloy 82 in hydrogenated steam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10373,90 +10373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCC crack initiation in nickel based alloy welds in hydrogenated steam at 400°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Heripre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10492,605 +10492,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'amorçage en corrosion sous contrainte d'alliages à base de nickel soudés : influence des paramètres microstructuraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Initiation of SCC crack in nickel based weld metals : influence of microstructure features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.29-33</w:t>
+              <w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Asheville, United States. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868552v1</w:t>
+                <w:t xml:space="preserve">hal-04669972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of SCC crack in nickel based weld metals : influence of microstructure features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+                <w:t xml:space="preserve">Influence of dual beam nickel and helium irradiation on the microstructure of a 304L austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guerre</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Asheville, United States. pp.1-18</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Asheville, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669972v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dual beam nickel and helium irradiation on the microstructure of a 304L austenitic stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Barbu</w:t>
+                <w:t xml:space="preserve">Stress Corrosion Cracking of Nickel Base Alloys in PWR Primary Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Fournier</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian De Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MINOS 2012 - Workshop on Materials Innovation for Nuclear Optimized Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saclay, France. pp.04003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135104003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999028v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking of Nickel Base Alloys in PWR Primary Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Etude de l'amorçage en corrosion sous contrainte d'alliages à base de nickel soudés : influence des paramètres microstructuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINOS 2012 - Workshop on Materials Innovation for Nuclear Optimized Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135104003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05162971v1</w:t>
+                <w:t xml:space="preserve">hal-00868552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress corrosion cracking of alloy 600 in PWR primary water : influence of chromium, hydrogen and oxygen diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11132,64 +11132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCC crack growth rate of alloy 82 in PWR primary water conditions - effect of a thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11391,90 +11391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion sous contrainte assistée par l'irradiation en milieu primaire d'aciers inoxydables austénitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
@@ -11542,51 +11542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11650,117 +11650,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characterization of the oxide films formed at the surface of Ni-base alloys in pressurized water reactors primary coolant by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.539-547, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00590705v1</w:t>
@@ -11829,51 +11829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12053,103 +12053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced TEM Investigation of Interfaces in As-Prepared and Corroded Al-Al2O3 Cold Sprayed Coatings on Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -12493,51 +12493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Py-Renaudie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Goncalves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07182-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gratiot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.11.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Strubbia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfiad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Galli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Chegrouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.12.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Costes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3844-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumerval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0MCBG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7FV02Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00926575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Rouffi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J5VZ8WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9401-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXKPHNS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilaro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.11.092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRHPTRB7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675998v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vilaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00602832v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Buscaglia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buscaglia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwanath Kalyani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101697r" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.070" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10M6MTSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bassano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9631-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ57K491-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wrachtrup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235602" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1JDR86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00423736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tisler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrischnan Balasubramanian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Naydenov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolesov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grotz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9003617" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367989v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bassoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.12.026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ9LWDFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.539" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fournier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800555x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161719v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2303-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGZRTZV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.300" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3HLN4KP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474981v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04669972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian de Curi&#232;res" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999028v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683121v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calvar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.33" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161651v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Honor&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)72056-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZ7TJN5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Py-Renaudie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Goncalves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07182-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gratiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliat Ferhat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.11.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Strubbia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfiad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Galli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Chegrouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.12.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Costes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3844-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumerval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0MCBG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jambon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM7FV02Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00926575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Rouffi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J5VZ8WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9401-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXKPHNS6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilaro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.11.092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRHPTRB7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675998v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vilaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624066v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10M6MTSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Here&#241;&#250;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161147v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00602832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Buscaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buscaglia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwanath Kalyani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101697r" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628750v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefaix-Jeuland" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bassano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9631-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ57K491-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wrachtrup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235602" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1JDR86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00423736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tisler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrischnan Balasubramanian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Naydenov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolesov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grotz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9003617" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367989v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bassoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.12.026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ9LWDFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800555x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2303-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGZRTZV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05282400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.539" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.300" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3HLN4KP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474981v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04669972v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian de Curi&#232;res" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999028v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683121v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calvar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.33" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161651v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Honor&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)72056-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZ7TJN5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>