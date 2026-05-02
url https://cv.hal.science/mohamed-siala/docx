--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08683523"/>
+    <w:nsid w:val="5E61FA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>