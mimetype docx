--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Siala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohamed-siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9503-4091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186243138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Triangle: On the Interplays Between Fairness, Interpretability, and Privacy in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.e70113. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coin.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Triangle: On the Interplays between Fairness, Interpretability and Privacy in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coin.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fairness Generalization Through a Sample-Robust Optimization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue on Safe and Fair Machine Learning, 112 (6), pp.2131-2192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning and Scheduling Service Visits in a Mixed Urban/Rural Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (03n04), pp.2060007. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218213020600076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Search from an Energy Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Study for the Robust Stable Marriage Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 775, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three generalizations of the FOCUS constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.459-532. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9233-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Errors impact on the sum-rate maximization in a JP-CoMP Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP sequence equalization for imperfect frequency selective channel knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Dataset Reconstruction from Interpretable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML59370.2024.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter l'équité d'un modèle d'apprentissage pour reconstruire les attributs sensibles de son ensemble d'entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA/PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Fairness to Enhance Sensitive Attributes Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Raleigh, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML54575.2023.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Integer Linear Programming to Learn Optimal Fair Rule Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier l'équité statistique et la précision en apprentissage machine interprétable grâce à la PLNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Binary Decision Diagrams with MaxSAT for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairCORELS, an Open-Source Library for Learning Fair Rule Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management, Virtual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Queensland, Australia. pp.4665-4669, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3481965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la généralisation de l'équité en apprentissage grâce à l'Optimisation Distributionnellement Robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA/PFIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Robustness in the Stable Roommates Problem and its Comparison with the Stable Marriage Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Joint Use of Time Reversal and POPS-OFDM for 5G Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall IEEE 86th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Robust Stable Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOA 2017 11th Annual International Conference on Combinatorial Optimization and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stable Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI - 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Francisco, United States. pp.4925-4926, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v31i1.11107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Robust Solutions to Stable Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP-Based Approach to Popular Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Sorina Chisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Ping-Pong Optimized Pulse Shaping-OFDM (POPS-OFDM) for 5G systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2015 : 81st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glascow, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity and capacity improvement in cooperative vehicular networks using distributed network coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Khlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Network of the Future, NoF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Generalizations of the FOCUS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. p.630 ; ISBN 978-1-57735-633-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Zero-Forcing and Block-diagonalization Methods for Cooperative MIMO Downlink Base Stations in the Presence of Channel Estimation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cappadocia, Italy. pp.6-11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicell Cooperative Base Stations in Presence of Channel Estimation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Science, Signal Processing and their Applications (ISSPA), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.660-665, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Maximization of the Sum-Rate of Multicell Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th European Signal Processing Conference (EUSIPCO), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Hungary. pp.1613-1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Symbol MAP Detection Aided with First Channel Estimate for TDMA Systems Over a Frequency Selective Channel}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Communication Systems 2009 (ISWCS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Generalized MAP: sequence detection for non ideal frequency selective channel knowledge}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.of ICASSP, IEEE Int. Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Fair Rule Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search, propagation, and learning in sequencing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. INSA de Toulouse, 2015. English. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ISAT0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01164291v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Siala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohamed-siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9503-4091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186243138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Triangle: On the Interplays Between Fairness, Interpretability, and Privacy in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.e70113. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coin.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Triangle: On the Interplays between Fairness, Interpretability and Privacy in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coin.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fairness Generalization Through a Sample-Robust Optimization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue on Safe and Fair Machine Learning, 112 (6), pp.2131-2192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning and Scheduling Service Visits in a Mixed Urban/Rural Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (03n04), pp.2060007. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218213020600076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Search from an Energy Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Study for the Robust Stable Marriage Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 775, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three generalizations of the FOCUS constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.459-532. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9233-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Errors impact on the sum-rate maximization in a JP-CoMP Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP sequence equalization for imperfect frequency selective channel knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Dataset Reconstruction from Interpretable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML59370.2024.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter l'équité d'un modèle d'apprentissage pour reconstruire les attributs sensibles de son ensemble d'entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA/PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Fairness to Enhance Sensitive Attributes Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Raleigh, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML54575.2023.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Integer Linear Programming to Learn Optimal Fair Rule Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier l'équité statistique et la précision en apprentissage machine interprétable grâce à la PLNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Binary Decision Diagrams with MaxSAT for Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairCORELS, an Open-Source Library for Learning Fair Rule Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management, Virtual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Queensland, Australia. pp.4665-4669, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3481965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la généralisation de l'équité en apprentissage grâce à l'Optimisation Distributionnellement Robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA/PFIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Robustness in the Stable Roommates Problem and its Comparison with the Stable Marriage Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stable Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI - 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Francisco, United States. pp.4925-4926, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v31i1.11107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Robust Stable Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOA 2017 11th Annual International Conference on Combinatorial Optimization and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Joint Use of Time Reversal and POPS-OFDM for 5G Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall IEEE 86th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Robust Solutions to Stable Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begum Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP-Based Approach to Popular Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Sorina Chisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O ' Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity and capacity improvement in cooperative vehicular networks using distributed network coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Khlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Network of the Future, NoF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Ping-Pong Optimized Pulse Shaping-OFDM (POPS-OFDM) for 5G systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Hraiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ben-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2015 : 81st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glascow, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Generalizations of the FOCUS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. p.630 ; ISBN 978-1-57735-633-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Zero-Forcing and Block-diagonalization Methods for Cooperative MIMO Downlink Base Stations in the Presence of Channel Estimation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cappadocia, Italy. pp.6-11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicell Cooperative Base Stations in Presence of Channel Estimation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Science, Signal Processing and their Applications (ISSPA), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.660-665, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Maximization of the Sum-Rate of Multicell Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th European Signal Processing Conference (EUSIPCO), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Hungary. pp.1613-1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Symbol MAP Detection Aided with First Channel Estimate for TDMA Systems Over a Frequency Selective Channel}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Communication Systems 2009 (ISWCS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Generalized MAP: sequence detection for non ideal frequency selective channel knowledge}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.of ICASSP, IEEE Int. Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Fair Rule Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Aïvodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search, propagation, and learning in sequencing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. INSA de Toulouse, 2015. English. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ISAT0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01164291v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E61FA69"/>
+    <w:nsid w:val="7647E21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-siala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9503-4091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186243138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05426824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich A&#239;vodji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359832v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06191-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02890264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Antunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brown" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213020600076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02120041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.04.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01974431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum Genc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.12.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9233-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRCFKTWW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FMJ1QT6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189566v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML59370.2024.00009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766710v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML54575.2023.00012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03602234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03667549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03427276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3481965" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khrouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Hraiech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O ' Sullivan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v31i1.11107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/88" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Sorina Chisca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265526v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145741" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khlass" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310636" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03248831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01164291v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAT0008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-siala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9503-4091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186243138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05426824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich A&#239;vodji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359832v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06191-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02890264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Antunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brown" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213020600076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02120041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.04.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01974431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begum Genc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.12.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9233-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRCFKTWW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FMJ1QT6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189566v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML59370.2024.00009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766710v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML54575.2023.00012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03602234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03667549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03427276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3481965" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O ' Sullivan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v31i1.11107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_30" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khrouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Hraiech" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/88" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Sorina Chisca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khlass" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310636" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03248831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01164291v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAT0008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>