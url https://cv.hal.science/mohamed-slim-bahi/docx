--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.116038. </w:t>
+              <w:t xml:space="preserve">, 2026, 233, pp.116038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 233, pp.116130. </w:t>
+              <w:t xml:space="preserve">, 2026, 233, pp.116130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -419,51 +419,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roth</w:t>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1034,429 +1034,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for dynamic shear testing of bulk metals with application to 304 austenitic stainless steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Bernier</w:t>
+                <w:t xml:space="preserve">Effect of powder bed fusion laser melting process parameters, build orientation and strut thickness on porosity, accuracy and tensile properties of an auxetic structure in IN718 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Delcuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Gunputh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.08.019⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978371v1</w:t>
+                <w:t xml:space="preserve">hal-03277863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and structural behaviour of PMMA from low temperatures to over the glass transition: Quasi-static and dynamic loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Klosak</w:t>
+                <w:t xml:space="preserve">A novel technique for dynamic shear testing of bulk metals with application to 304 austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106263⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204-205, pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334327v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder bed fusion laser melting process parameters, build orientation and strut thickness on porosity, accuracy and tensile properties of an auxetic structure in IN718 alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material and structural behaviour of PMMA from low temperatures to over the glass transition: Quasi-static and dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Delcuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slim Bahi</w:t>
+                <w:t xml:space="preserve">A. Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Gunputh</w:t>
+                <w:t xml:space="preserve">A. Bendarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rusinek</w:t>
+                <w:t xml:space="preserve">R. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Wood</w:t>
+                <w:t xml:space="preserve">M. Klosak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.101339. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.106263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277863v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machinability of INCONEL718 Alloy with a Porous Microstructure Produced by Laser Melting Powder Bed Fusion at Higher Energy Densities</w:t>
               </w:r>
@@ -1570,291 +1570,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perforation Behavior of 304 Stainless Steel Plates at Various Temperatures</w:t>
+                <w:t xml:space="preserve">Strain rate effect on the mechanical behavior of polyamide composites under compression loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binsdu Jia</w:t>
+                <w:t xml:space="preserve">Abdellah Massaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Klosak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-019-00208-9⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.114-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.01.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337472v1</w:t>
+                <w:t xml:space="preserve">hal-03334256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate effect on the mechanical behavior of polyamide composites under compression loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Massaq</w:t>
+                <w:t xml:space="preserve">Perforation Behavior of 304 Stainless Steel Plates at Various Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binsdu Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 214, pp.114-122. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.416-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.01.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40870-019-00208-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334256v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Macroscopic Tensile Testing in SEM and Electron Channeling Contrast Imaging: Pencil Glide Evidenced in a Bulk β-Ti21S Polycrystal</w:t>
               </w:r>
@@ -3060,70 +3060,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Demoly</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3145,91 +3145,91 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception numérique de structures lattice par décomposition de domaine et réseau neuronal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,73 +3248,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque national S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique GIS S.Mart, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation poutre enrichie des structures lattices en fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3323,163 +3323,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations expérimentale et numérique de composites minces tramés utilisés dans les circuits imprimés pour des applications hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jrad Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahi Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,73 +3498,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of adhered contacts and boundary conditions of the secondary shear zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3614,51 +3614,51 @@
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3668,51 +3668,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure-driven mechanical response and constitutive modeling of a Fe–Cr–C hardfacing deposit under quasi-static and dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3734,81 +3734,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3818,114 +3818,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride du frottement local à l'interface outil-copeau en usinage des alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahi Mohamed Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Arts et Métiers ParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010ENAM0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00602396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4072,51 +4072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05292808v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota Kazup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05519940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04533611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcuse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.F. Gunputh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Klosak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santiago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.08.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusinek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klosak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delcuse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Gunputh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusinek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wood" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101339" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Migu&#233;lez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13245730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsdu Jia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-019-00208-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Massaq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.01.101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351987v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simlissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martiny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00393-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier List" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7752-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZK6T4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT84WJ8W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRCLPMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demoly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jrad Mohamad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Slim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05552244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00602396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Mohamed Slim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05292808v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota Kazup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05519940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04533611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcuse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.F. Gunputh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Klosak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santiago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delcuse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Gunputh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusinek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.08.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusinek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klosak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Migu&#233;lez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13245730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Massaq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.01.101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsdu Jia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-019-00208-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351987v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simlissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martiny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00393-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier List" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7752-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZK6T4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT84WJ8W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRCLPMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jrad Mohamad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Slim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05552244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00602396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Mohamed Slim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>