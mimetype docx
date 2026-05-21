--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -904,693 +904,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-viscoplastic behavior of 304 austenitic stainless steel at various strain rates and temperatures: Testing, modeling and validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+                <w:t xml:space="preserve">Effect of powder bed fusion laser melting process parameters, build orientation and strut thickness on porosity, accuracy and tensile properties of an auxetic structure in IN718 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Delcuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Gunputh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105356⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493699v1</w:t>
+                <w:t xml:space="preserve">hal-03277863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder bed fusion laser melting process parameters, build orientation and strut thickness on porosity, accuracy and tensile properties of an auxetic structure in IN718 alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Delcuse</w:t>
+                <w:t xml:space="preserve">A novel technique for dynamic shear testing of bulk metals with application to 304 austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.101339. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204-205, pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277863v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for dynamic shear testing of bulk metals with application to 304 austenitic stainless steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slim Bahi</w:t>
+                <w:t xml:space="preserve">Material and structural behaviour of PMMA from low temperatures to over the glass transition: Quasi-static and dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klosak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.08.019⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.106263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978371v1</w:t>
+                <w:t xml:space="preserve">hal-03334327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and structural behaviour of PMMA from low temperatures to over the glass transition: Quasi-static and dynamic loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Klosak</w:t>
+                <w:t xml:space="preserve">Machinability of INCONEL718 Alloy with a Porous Microstructure Produced by Laser Melting Powder Bed Fusion at Higher Energy Densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Díaz-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Díaz-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Henar Miguélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106263⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (24), pp.5730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13245730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334327v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability of INCONEL718 Alloy with a Porous Microstructure Produced by Laser Melting Powder Bed Fusion at Higher Energy Densities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María Henar Miguélez</w:t>
+                <w:t xml:space="preserve">Thermo-viscoplastic behavior of 304 austenitic stainless steel at various strain rates and temperatures: Testing, modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (24), pp.5730. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.105356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13245730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.105356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334222v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effect on the mechanical behavior of polyamide composites under compression loading</w:t>
               </w:r>
@@ -3642,290 +3642,140 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride du frottement local à l'interface outil-copeau en usinage des alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahi Mohamed Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Arts et Métiers ParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010ENAM0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00602396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4072,51 +3922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05292808v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota Kazup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05519940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04533611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcuse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.F. Gunputh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Klosak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santiago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delcuse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Gunputh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusinek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.08.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusinek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klosak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Migu&#233;lez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13245730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Massaq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.01.101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsdu Jia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-019-00208-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351987v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simlissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martiny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00393-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier List" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7752-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZK6T4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT84WJ8W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRCLPMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jrad Mohamad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Slim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05552244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00602396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Mohamed Slim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05292808v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota Kazup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05519940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04533611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcuse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.F. Gunputh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Klosak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santiago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delcuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Gunputh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rusinek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.08.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusinek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klosak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106263" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az-&#193;lvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Migu&#233;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13245730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Massaq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.01.101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsdu Jia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-019-00208-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351987v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simlissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martiny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00393-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier List" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7752-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZK6T4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT84WJ8W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRCLPMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03334418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jrad Mohamad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Slim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00602396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahi Mohamed Slim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>