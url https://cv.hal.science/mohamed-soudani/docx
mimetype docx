--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -254,304 +254,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la formation à la pratique réflexive selon les phases de carrière. Cas des enseignants tunisiens.</w:t>
+                <w:t xml:space="preserve">Study of the level of understanding of the student-teachers of physical sciences of the higher teacher training college of Yaounde on the notion of oxidation-reduction reaction in an acid medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mezri Tabka</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel. Mouliom Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypolite Ntede Nga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12qxv⟩</w:t>
+              <w:t xml:space="preserve">ISRG Journal of Arts, Humanities and Social Sciences (ISRGJAHSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, II (1), pp.154-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10633351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762062v1</w:t>
+                <w:t xml:space="preserve">hal-04762104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the level of understanding of the student-teachers of physical sciences of the higher teacher training college of Yaounde on the notion of oxidation-reduction reaction in an acid medium.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une éducation scientifique bienfaisante à l’éducation préscolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRG Journal of Arts, Humanities and Social Sciences (ISRGJAHSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.33-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762104v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une éducation scientifique bienfaisante à l’éducation préscolaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la formation à la pratique réflexive selon les phases de carrière. Cas des enseignants tunisiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezri Tabka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.212-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qxv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762155v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemological and Didactic Reflections on Teacher Training in France. Promoting the NOS with Children’s Literature.</w:t>
               </w:r>
@@ -1123,230 +1123,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de simulations de la conduction électrique dans la pile électrochimique : modélisation de ce phénomène par les élèves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'Esquisse n°5, ESPE Aquitaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.121-129</w:t>
+              <w:t xml:space="preserve">, 2014, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988684v1</w:t>
+                <w:t xml:space="preserve">hal-01023448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de simulations de la conduction électrique dans la pile électrochimique : modélisation de ce phénomène par les élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'Esquisse n°5, ESPE Aquitaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.105-113</w:t>
+              <w:t xml:space="preserve">, 2014, pp.121-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023448v1</w:t>
+                <w:t xml:space="preserve">hal-00988684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation fictionnelle à la modélisation scientifique à travers la lecture problématisée de l'album Plouf !</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du triptyque Peircien signe-objet-interprétant dans la construction du concept d’atomicité chez des élèves de 14-15 ans, débutant en chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Awomo Ateba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit d’expérience comme outil de formation pour développer la pratique réflexive chez les enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezri Tabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2433,234 +2433,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(conférencier invité). Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes</w:t>
+                <w:t xml:space="preserve">Conférence plénière : Les albums de fiction réaliste : compagnons didactiques de choix pour un renouveau en éducation scientifique et technologique à l’école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie organisées (sous la responsabilité scientifique de Mohamed SOUDANI et Monia MANAI) par DVV International (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque international 520 - Défis actuels d'une éducation aux sciences et technologies au préscolaire et au primaire (29-30 mai 2019) -87ème Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Barroca-Paccard et Sandrine Turcotte, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763096v1</w:t>
+                <w:t xml:space="preserve">hal-02188911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence plénière : Les albums de fiction réaliste : compagnons didactiques de choix pour un renouveau en éducation scientifique et technologique à l’école primaire.</w:t>
+                <w:t xml:space="preserve">Conférence plénière: Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 520 - Défis actuels d'une éducation aux sciences et technologies au préscolaire et au primaire (29-30 mai 2019) -87ème Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Barroca-Paccard et Sandrine Turcotte, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DVV International de Bonn (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes, Jun 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188911v1</w:t>
+                <w:t xml:space="preserve">hal-02188905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence plénière: Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes.</w:t>
+                <w:t xml:space="preserve">(conférencier invité). Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DVV International de Bonn (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes, Jun 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie organisées (sous la responsabilité scientifique de Mohamed SOUDANI et Monia MANAI) par DVV International (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188905v1</w:t>
+                <w:t xml:space="preserve">hal-04763096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation non formelle d’adultes et développement durable par la mobilisation d’outils sémiotiques de C.S Peirce dans l’apprentissage de la valorisation des plantes aromatiques médicinales du terroir.</w:t>
               </w:r>
@@ -2722,424 +2722,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’appropriation des ressources « Sciences et Albums »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+                <w:t xml:space="preserve">Albums jeunesse : Immersion affective ou ludique pour favoriser l'éducation scientifique et technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cabodi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Milhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre internationale des LéA « Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'éducation (IFé), May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Printemps de l'innovation et de la persévérance scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Cellule Académique Recherche, Développement, Innovation, Expérimentation (CARDIE de Lyon), Mar 2018, Lyon, France. http://www.ac-lyon.fr/cid128171/evenement-academique-a-l-occasion-du-printemps-de-l-innovation-et-de-la-semaine-de-la-perseverance-scolaire.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189158v1</w:t>
+                <w:t xml:space="preserve">hal-02189331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albums jeunesse : Immersion affective ou ludique pour favoriser l'éducation scientifique et technologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+                <w:t xml:space="preserve">Formes d’appropriation des ressources « Sciences et Albums »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Milhomme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Cabodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïd Sarafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l'innovation et de la persévérance scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Cellule Académique Recherche, Développement, Innovation, Expérimentation (CARDIE de Lyon), Mar 2018, Lyon, France. http://www.ac-lyon.fr/cid128171/evenement-academique-a-l-occasion-du-printemps-de-l-innovation-et-de-la-semaine-de-la-perseverance-scolaire.html</w:t>
+              <w:t xml:space="preserve">8ème rencontre internationale des LéA « Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'éducation (IFé), May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189331v1</w:t>
+                <w:t xml:space="preserve">hal-02189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training illiterate women through a valorization activity of medicinal and aromatic plants by semiotic tools of C.S. Peirce</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus méthodologiques dans la collaboration chercheurs-enseignants autour de la problématisation d’albums jeunesse pour l’éducation scientifique et technologique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on “Natural Products: From Plants and Co-Products to Medicaments and Bio-agriculture" ICNP 2018 Spécial ”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences et Technologies de la Mer I.N.S.T.M (Salambo, Tunisie), Nov 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque de l'automne (ARQ) : Le dialogue entre chercheurs et praticiens : la recherche qualitative collaborative entre enjeux et arrangements méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Ivanov, Pascal Gagné, Sylvie Gendron, Oct 2018, Montréal (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189116v1</w:t>
+                <w:t xml:space="preserve">hal-02189127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus méthodologiques dans la collaboration chercheurs-enseignants autour de la problématisation d’albums jeunesse pour l’éducation scientifique et technologique à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training illiterate women through a valorization activity of medicinal and aromatic plants by semiotic tools of C.S. Peirce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'automne (ARQ) : Le dialogue entre chercheurs et praticiens : la recherche qualitative collaborative entre enjeux et arrangements méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ivan Ivanov, Pascal Gagné, Sylvie Gendron, Oct 2018, Montréal (HEC), Canada</w:t>
+              <w:t xml:space="preserve">International Congress on “Natural Products: From Plants and Co-Products to Medicaments and Bio-agriculture" ICNP 2018 Spécial ”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences et Technologies de la Mer I.N.S.T.M (Salambo, Tunisie), Nov 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189127v1</w:t>
+                <w:t xml:space="preserve">hal-02189116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des albums jeunesse comme support pour la formation continue et initiale des enseignants du primaire en sciences expérimentales et technologies.</w:t>
               </w:r>
@@ -3296,217 +3296,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler la relation imaginaire/science en astronomie avec des enfants d’école maternelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle épistémologie et histoire de la chimie pour la formation des enseignants de SPC ? Cas de la structure de la matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philibert Maud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international « Inégalités : quelles contributions des « éducations à… » ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yassine JELMAM, Mar 2017, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée thématique « Histoire et philosophie de la chimie. Quels apports pour son enseignement ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vangelis ANTZOULATOS et Xavier BATAILLE, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01435408v1</w:t>
+                <w:t xml:space="preserve">halshs-01435413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle épistémologie et histoire de la chimie pour la formation des enseignants de SPC ? Cas de la structure de la matière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler la relation imaginaire/science en astronomie avec des enfants d’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Maud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique « Histoire et philosophie de la chimie. Quels apports pour son enseignement ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vangelis ANTZOULATOS et Xavier BATAILLE, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international « Inégalités : quelles contributions des « éducations à… » ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yassine JELMAM, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01435413v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01435408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de formation d’enseignants à l’éducation scientifique par les albums de jeunesse.</w:t>
               </w:r>
@@ -3695,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits fictionnels de voyage : explorer des mondes inconnus par la pensée scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,77 +3846,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cabodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillouêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontre Nationale des LéA (Lieu d'Éducation Associé à l'IFÉ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
@@ -3939,718 +3939,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l'atomicité des molécules avec des élèves de 14-15 ans : Transposition didactique de la démarche de modélisation des chimistes du XIXè siècle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle atomique entre le savoir de l'expert et le savoir de l'enseignant. Quelles conséquences curriculaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Régis</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Ben Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Réforme du système éducatif tunisien ! Oui, mais comment ?" Tunis 24-26 octobre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Tunisie. 16 p</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Tunisie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988697v1</w:t>
+                <w:t xml:space="preserve">hal-00988695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle atomique entre le savoir de l'expert et le savoir de l'enseignant. Quelles conséquences curriculaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de l'atomicité des molécules avec des élèves de 14-15 ans : Transposition didactique de la démarche de modélisation des chimistes du XIXè siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Roletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Régis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Réforme du système éducatif tunisien ! Oui, mais comment ?" Tunis 24-26 octobre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Tunisie. 5 p</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Tunisie. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988695v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle atomique est-il la réalité ? Conceptions d'étudiants et d'enseignants de sciences physiques et chimiques.</w:t>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olfa Soudani</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiraz Ben Kilani</w:t>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisia. 4 p</w:t>
+              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988700v1</w:t>
+                <w:t xml:space="preserve">hal-00988891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du modèle particulaire à l'atomicité des moélcules. Analyse sémiotique d'un parcours d'apprentissage inspiré de l'histoire de la chimie du XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Roletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Régis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisie. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988891v1</w:t>
+                <w:t xml:space="preserve">hal-00988703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle particulaire à l'atomicité des moélcules. Analyse sémiotique d'un parcours d'apprentissage inspiré de l'histoire de la chimie du XIXe siècle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de simulations de la conduction électrique dans la pile électrochimique : Modélisation de ce phénomène par les élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Régis</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Ntede Nga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisie. 15 p</w:t>
+              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988703v1</w:t>
+                <w:t xml:space="preserve">hal-00988901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de simulations de la conduction électrique dans la pile électrochimique : Modélisation de ce phénomène par les élève.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analysis Of Electrochemical Cells Computer Animations. What Do Students Think?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Ntede Nga</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessala Belinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.13-20</w:t>
+              <w:t xml:space="preserve">Congrès International IOSTE 2012, Hammamet - Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988901v1</w:t>
+                <w:t xml:space="preserve">hal-00988704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How To Think Scientific Primary Teaching With &amp;quot;Fictional-Realistic&amp;quot; Storybooks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,73 +4682,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tunisia. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Modeling Through the Storybook Plouf! at primary School.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4740,919 +4757,902 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IOSTE 28 octobre-3 novembre 2012, Hammamet, Tunisie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Of Electrochemical Cells Computer Animations. What Do Students Think?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International IOSTE 2012, Hammamet - Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisia. 15 p</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988704v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school biology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+                <w:t xml:space="preserve">Le modèle atomique est-il la réalité ? Conceptions d'étudiants et d'enseignants de sciences physiques et chimiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Triquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Ben Kilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.12-19</w:t>
+              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979908v1</w:t>
+                <w:t xml:space="preserve">hal-00988700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epistemological and didactic Analysis of High School Chemistry. What Place of Model and Modeling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988906v1</w:t>
+                <w:t xml:space="preserve">hal-00988927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Electrochemical Cells Processes Simulations. Students' Points of View.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
+              <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972010v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological and didactic Analysis of High School Chemistry. What Place of Model and Modeling ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzane El Hage</w:t>
+                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olfa Soudani</w:t>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
+              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988927v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Electrochemical Cells Processes Simulations. Students' Points of View.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988912v1</w:t>
+                <w:t xml:space="preserve">hal-00988906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de simulation de la conduction électrique dans les piles électrochimiques : avantage, inconvénients et impacts sur la modélisation de ce phénomène par les élèves.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion sémiotique et conceptualisation scientifique en didactique de la physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Didactique et TICE IV" et "TICEMED 7" : Se préparer à relever les défis du XXI ème siècle. Objectifs et référentiels, stratégies pédagogiques, outils et évaluation des formations. Université Antoine, campus de Baabla, Liban, 11-14 mai 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon. 13 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude "sémiotique et didactique des sciences", Université d'Artois, 22 juin 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988933v1</w:t>
+                <w:t xml:space="preserve">hal-00988937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion sémiotique et conceptualisation scientifique en didactique de la physique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de simulation de la conduction électrique dans les piles électrochimiques : avantage, inconvénients et impacts sur la modélisation de ce phénomène par les élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "sémiotique et didactique des sciences", Université d'Artois, 22 juin 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. 12 p</w:t>
+              <w:t xml:space="preserve">Colloque International "Didactique et TICE IV" et "TICEMED 7" : Se préparer à relever les défis du XXI ème siècle. Objectifs et référentiels, stratégies pédagogiques, outils et évaluation des formations. Université Antoine, campus de Baabla, Liban, 11-14 mai 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988937v1</w:t>
+                <w:t xml:space="preserve">hal-00988933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin de fiction : source de questionnement scientifique et épistémologique en biologie.</w:t>
               </w:r>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cabodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,238 +6526,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique : Plouf !.</w:t>
+                <w:t xml:space="preserve">Entrer dans une démarche d'investigation : 7 Souris dans le noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ville</w:t>
+                <w:t xml:space="preserve">François Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric TRIQUET et Catherine BRUGUIERE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Albums.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRDP de Grenoble - Repères pour agir., pp.51-79, 2014</w:t>
+              <w:t xml:space="preserve">, CRDP de Grenoble - Repères pour agir., pp.107-130, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988679v1</w:t>
+                <w:t xml:space="preserve">hal-00988680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans une démarche d'investigation : 7 Souris dans le noir</w:t>
+                <w:t xml:space="preserve">Modéliser en physique : Plouf !.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rembotte</w:t>
+                <w:t xml:space="preserve">Claire Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric TRIQUET et Catherine BRUGUIERE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Albums.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRDP de Grenoble - Repères pour agir., pp.107-130, 2014</w:t>
+              <w:t xml:space="preserve">, CRDP de Grenoble - Repères pour agir., pp.51-79, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988680v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et enjeux des langages dans la construction des concepts de circuits électriques en série et en parallèle à l’école primaire.</w:t>
               </w:r>
@@ -7039,51 +7039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DD4FA45"/>
+    <w:nsid w:val="DCE9BC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7270,51 +7270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-soudani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8792-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Tabka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayina Bouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel. Mouliom Ndam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypolite Ntede Nga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10633351" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-023-00420-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Roletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto R&#233;gis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Awomo Ateba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onelle Tsague Fouego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Ntede Nga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanaris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Mannai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Milhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Maud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Kilani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessala Belinga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisseron Claude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-3-8417-3363-4/le-concept-d%E2%80%99oxydor%C3%A9duction-analyse-%C3%A9pist%C3%A9mologique-et-didactique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-soudani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8792-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayina Bouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel. Mouliom Ndam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypolite Ntede Nga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10633351" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Tabka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-023-00420-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Roletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto R&#233;gis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Awomo Ateba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onelle Tsague Fouego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Ntede Nga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanaris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Mannai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Milhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Maud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Kilani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessala Belinga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisseron Claude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-3-8417-3363-4/le-concept-d%E2%80%99oxydor%C3%A9duction-analyse-%C3%A9pist%C3%A9mologique-et-didactique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>