--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -254,304 +254,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the level of understanding of the student-teachers of physical sciences of the higher teacher training college of Yaounde on the notion of oxidation-reduction reaction in an acid medium.</w:t>
+                <w:t xml:space="preserve">Rôle de la formation à la pratique réflexive selon les phases de carrière. Cas des enseignants tunisiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hypolite Ntede Nga</w:t>
+                <w:t xml:space="preserve">Mezri Tabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRG Journal of Arts, Humanities and Social Sciences (ISRGJAHSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10633351⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.212-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qxv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762104v1</w:t>
+                <w:t xml:space="preserve">hal-04762062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une éducation scientifique bienfaisante à l’éducation préscolaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the level of understanding of the student-teachers of physical sciences of the higher teacher training college of Yaounde on the notion of oxidation-reduction reaction in an acid medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel. Mouliom Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypolite Ntede Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISRG Journal of Arts, Humanities and Social Sciences (ISRGJAHSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, II (1), pp.154-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10633351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762155v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la formation à la pratique réflexive selon les phases de carrière. Cas des enseignants tunisiens.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une éducation scientifique bienfaisante à l’éducation préscolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue préscolaire (Revue professionnelle de l'Association d'éducation préscolaire du Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12qxv⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04762062v1</w:t>
+                <w:t xml:space="preserve">hal-04762155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemological and Didactic Reflections on Teacher Training in France. Promoting the NOS with Children’s Literature.</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du triptyque Peircien signe-objet-interprétant dans la construction du concept d’atomicité chez des élèves de 14-15 ans, débutant en chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Awomo Ateba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit d’expérience comme outil de formation pour développer la pratique réflexive chez les enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezri Tabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2433,234 +2433,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence plénière : Les albums de fiction réaliste : compagnons didactiques de choix pour un renouveau en éducation scientifique et technologique à l’école primaire.</w:t>
+                <w:t xml:space="preserve">(conférencier invité). Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 520 - Défis actuels d'une éducation aux sciences et technologies au préscolaire et au primaire (29-30 mai 2019) -87ème Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Barroca-Paccard et Sandrine Turcotte, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie organisées (sous la responsabilité scientifique de Mohamed SOUDANI et Monia MANAI) par DVV International (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188911v1</w:t>
+                <w:t xml:space="preserve">hal-04763096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence plénière: Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes.</w:t>
+                <w:t xml:space="preserve">Conférence plénière : Les albums de fiction réaliste : compagnons didactiques de choix pour un renouveau en éducation scientifique et technologique à l’école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DVV International de Bonn (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes, Jun 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque international 520 - Défis actuels d'une éducation aux sciences et technologies au préscolaire et au primaire (29-30 mai 2019) -87ème Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Barroca-Paccard et Sandrine Turcotte, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188905v1</w:t>
+                <w:t xml:space="preserve">hal-02188911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(conférencier invité). Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes</w:t>
+                <w:t xml:space="preserve">Conférence plénière: Processus méthodologique de recherche-action collaborative et dynamique d’une communauté d’apprentissage en formation d’adultes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie organisées (sous la responsabilité scientifique de Mohamed SOUDANI et Monia MANAI) par DVV International (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Premières Journées de formation de formateurs d’adultes en Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DVV International de Bonn (Institut für Internationale Zusammenarbeit des Deutschen Volkshochschul-Verbandes), en collaboration avec le ministère des affaires sociales de Tunisie, ainsi que l’union nationale des femmes tunisiennes, Jun 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763096v1</w:t>
+                <w:t xml:space="preserve">hal-02188905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation non formelle d’adultes et développement durable par la mobilisation d’outils sémiotiques de C.S Peirce dans l’apprentissage de la valorisation des plantes aromatiques médicinales du terroir.</w:t>
               </w:r>
@@ -2722,424 +2722,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albums jeunesse : Immersion affective ou ludique pour favoriser l'éducation scientifique et technologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+                <w:t xml:space="preserve">Formes d’appropriation des ressources « Sciences et Albums »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Milhomme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Cabodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïd Sarafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l'innovation et de la persévérance scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Cellule Académique Recherche, Développement, Innovation, Expérimentation (CARDIE de Lyon), Mar 2018, Lyon, France. http://www.ac-lyon.fr/cid128171/evenement-academique-a-l-occasion-du-printemps-de-l-innovation-et-de-la-semaine-de-la-perseverance-scolaire.html</w:t>
+              <w:t xml:space="preserve">8ème rencontre internationale des LéA « Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'éducation (IFé), May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189331v1</w:t>
+                <w:t xml:space="preserve">hal-02189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’appropriation des ressources « Sciences et Albums »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+                <w:t xml:space="preserve">Albums jeunesse : Immersion affective ou ludique pour favoriser l'éducation scientifique et technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cabodi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Milhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre internationale des LéA « Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'éducation (IFé), May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Printemps de l'innovation et de la persévérance scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Cellule Académique Recherche, Développement, Innovation, Expérimentation (CARDIE de Lyon), Mar 2018, Lyon, France. http://www.ac-lyon.fr/cid128171/evenement-academique-a-l-occasion-du-printemps-de-l-innovation-et-de-la-semaine-de-la-perseverance-scolaire.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189158v1</w:t>
+                <w:t xml:space="preserve">hal-02189331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus méthodologiques dans la collaboration chercheurs-enseignants autour de la problématisation d’albums jeunesse pour l’éducation scientifique et technologique à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training illiterate women through a valorization activity of medicinal and aromatic plants by semiotic tools of C.S. Peirce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'automne (ARQ) : Le dialogue entre chercheurs et praticiens : la recherche qualitative collaborative entre enjeux et arrangements méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ivan Ivanov, Pascal Gagné, Sylvie Gendron, Oct 2018, Montréal (HEC), Canada</w:t>
+              <w:t xml:space="preserve">International Congress on “Natural Products: From Plants and Co-Products to Medicaments and Bio-agriculture" ICNP 2018 Spécial ”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences et Technologies de la Mer I.N.S.T.M (Salambo, Tunisie), Nov 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189127v1</w:t>
+                <w:t xml:space="preserve">hal-02189116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training illiterate women through a valorization activity of medicinal and aromatic plants by semiotic tools of C.S. Peirce</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus méthodologiques dans la collaboration chercheurs-enseignants autour de la problématisation d’albums jeunesse pour l’éducation scientifique et technologique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on “Natural Products: From Plants and Co-Products to Medicaments and Bio-agriculture" ICNP 2018 Spécial ”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences et Technologies de la Mer I.N.S.T.M (Salambo, Tunisie), Nov 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque de l'automne (ARQ) : Le dialogue entre chercheurs et praticiens : la recherche qualitative collaborative entre enjeux et arrangements méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Ivanov, Pascal Gagné, Sylvie Gendron, Oct 2018, Montréal (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189116v1</w:t>
+                <w:t xml:space="preserve">hal-02189127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des albums jeunesse comme support pour la formation continue et initiale des enseignants du primaire en sciences expérimentales et technologies.</w:t>
               </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cabodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillouêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,260 +4479,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Of Electrochemical Cells Computer Animations. What Do Students Think?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+                <w:t xml:space="preserve">How To Think Scientific Primary Teaching With &amp;quot;Fictional-Realistic&amp;quot; Storybooks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International IOSTE 2012, Hammamet - Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisia. 15 p</w:t>
+              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisia. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988704v1</w:t>
+                <w:t xml:space="preserve">hal-00988883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How To Think Scientific Primary Teaching With &amp;quot;Fictional-Realistic&amp;quot; Storybooks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+                <w:t xml:space="preserve">Analysis Of Electrochemical Cells Computer Animations. What Do Students Think?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Ntede Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessala Belinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisia. 5 p</w:t>
+              <w:t xml:space="preserve">Congrès International IOSTE 2012, Hammamet - Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988883v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Modeling Through the Storybook Plouf! at primary School.</w:t>
               </w:r>
@@ -5036,178 +5036,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological and didactic Analysis of High School Chemistry. What Place of Model and Modeling ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olfa Soudani</w:t>
+                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
+              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988927v1</w:t>
+                <w:t xml:space="preserve">hal-00972010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Electrochemical Cells Processes Simulations. Students' Points of View.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,165 +5222,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+                <w:t xml:space="preserve">Epistemological and didactic Analysis of High School Chemistry. What Place of Model and Modeling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
+              <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972010v1</w:t>
+                <w:t xml:space="preserve">hal-00988927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
               </w:r>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de simulation de la conduction électrique dans les piles électrochimiques : avantage, inconvénients et impacts sur la modélisation de ce phénomène par les élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ayina Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cabodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,51 +7039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCE9BC3F"/>
+    <w:nsid w:val="0A4A6098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7270,51 +7270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-soudani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8792-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayina Bouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel. Mouliom Ndam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypolite Ntede Nga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10633351" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Tabka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-023-00420-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Roletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto R&#233;gis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Awomo Ateba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onelle Tsague Fouego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Ntede Nga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanaris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Mannai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Milhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Maud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Kilani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessala Belinga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisseron Claude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-3-8417-3363-4/le-concept-d%E2%80%99oxydor%C3%A9duction-analyse-%C3%A9pist%C3%A9mologique-et-didactique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-soudani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8792-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Tabka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayina Bouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel. Mouliom Ndam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypolite Ntede Nga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10633351" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-023-00420-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Roletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto R&#233;gis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Awomo Ateba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onelle Tsague Fouego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Ntede Nga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanaris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04763096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Mannai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Milhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Maud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Kilani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessala Belinga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04762890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisseron Claude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-3-8417-3363-4/le-concept-d%E2%80%99oxydor%C3%A9duction-analyse-%C3%A9pist%C3%A9mologique-et-didactique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>