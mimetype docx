--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,746 +100,746 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-Accelerated Dynamic modeling of heat pumps</w:t>
+                <w:t xml:space="preserve">Neural-accelerated numerical model for packed bed latent heat storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dessie Tadele Embiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126653⟩</w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.100602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086722v1</w:t>
+                <w:t xml:space="preserve">hal-05285919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-accelerated numerical model for packed bed latent heat storage system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neural-Accelerated Dynamic modeling of heat pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.100602. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.126653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285919v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for packed bed thermal energy storage system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113068⟩</w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746406v1</w:t>
+                <w:t xml:space="preserve">hal-04745609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid model for packed bed thermal energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.113068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04745609v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
+                <w:t xml:space="preserve">Optimization framework for evaluating urban thermal systems potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fakih</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">B Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, pp.126851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04185672v1</w:t>
+                <w:t xml:space="preserve">hal-04594057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization framework for evaluating urban thermal systems potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lacarrière</w:t>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 270, pp.126851. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594057v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04185672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic rankine cycle systems with mixture of pure fluids: On infeasible fluid’s fractions due to the interaction between the mixture glide and the hexs pinchs</w:t>
               </w:r>
@@ -851,51 +851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakdar Kairouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -955,51 +955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Coupled Approach for Enthalpy Pumping Consideration in a Free Piston Stirling Engine (FPSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Majidniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,239 +1066,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal heat and electric power flows in the presence of intermittent renewable source, heat storage and variable grid electricity tariff</w:t>
+                <w:t xml:space="preserve">Electrified District Heating Networks: A Thermo-Economic Optimisation Based on Exergy and Energy Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 243, pp.114430. </w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2021.115088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271734v1</w:t>
+                <w:t xml:space="preserve">hal-03214522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic relevance of absorption chillers to enhance existing 3GDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, The 17th International Symposium on District Heating and Cooling, 7 (Suppl 4), pp.282 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1326,490 +1330,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrified District Heating Networks: A Thermo-Economic Optimisation Based on Exergy and Energy Analyses</w:t>
+                <w:t xml:space="preserve">Optimal heat and electric power flows in the presence of intermittent renewable source, heat storage and variable grid electricity tariff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.114430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2021.115088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214522v1</w:t>
+                <w:t xml:space="preserve">hal-03271734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
+                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Adihou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.954-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372913v1</w:t>
+                <w:t xml:space="preserve">hal-02152147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.954-964. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152147v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement and sizing of heat pumps and heat only boilers in a coupled electricity and heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 182, pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1843,103 +1843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a dynamic simulation tool and a multi-criteria decision aiding algorithm for improving existing District Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dessarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.266 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1967,265 +1967,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leakage losses on the performance of a β type Stirling engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using Generalized Integral Transforms to solve a perturbation model for a packed bed thermal energy storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (C), pp.111-117. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.633 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417585v1</w:t>
+                <w:t xml:space="preserve">hal-01417576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Generalized Integral Transforms to solve a perturbation model for a packed bed thermal energy storage tank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of leakage losses on the performance of a β type Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.633 - 641. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (C), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.01.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417576v1</w:t>
+                <w:t xml:space="preserve">hal-01417585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacer gap losses in beta and gamma Stirling engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,77 +2317,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,77 +2442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surrogate model for heat exchanger using non-intrusive reduced order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2024: 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece. pp.1023-1034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2546,103 +2546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2676,103 +2676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2797,90 +2797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEGE 2022: IEEE 10th International Conference on Smart Energy Grid Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oshawa, Canada. pp.68-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,317 +2908,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03792486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scheduling of energy and mass flows based on networked multi-carrier hubs formulation: a general framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022 - The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Copenaghen, Denmark. </w:t>
+              <w:t xml:space="preserve">2022 6th International Conference on Green Energy and Applications (ICGEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Singapour, Singapore. pp.14-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icgea54406.2022.9791941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043307v1</w:t>
+                <w:t xml:space="preserve">hal-04652855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal scheduling of energy and mass flows based on networked multi-carrier hubs formulation: a general framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Majidniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 6th International Conference on Green Energy and Applications (ICGEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Singapour, Singapore. pp.14-21, </w:t>
+              <w:t xml:space="preserve">ECOS 2022 - The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenaghen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icgea54406.2022.9791941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652855v1</w:t>
+                <w:t xml:space="preserve">hal-05043307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Power Demand Uncertainties on the Electrical Power System Optimization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Palmas De Gran Canaria, Spain. pp.3432-3443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3246,325 +3246,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
+              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02301028v1</w:t>
+                <w:t xml:space="preserve">hal-02292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292234v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis and thermo-economic optimization of a district heating network with solar- photovoltaic and heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Wrocław, Poland</w:t>
@@ -3606,90 +3606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-dynamic simulation on a district energy system made of coupling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 : 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,103 +3714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Heat Transport in District Heating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3835,90 +3835,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3943,51 +3943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pertes énergétiques par défaut d'étanchéité dans un moteur de Stirling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,51 +4038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique dans un échangeur de chaleur monophasique gaz-gaz fonctionnant en régime dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,103 +4165,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Signal Processing workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4318,51 +4318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production optimale d’énergie pour une communauté à petite échelle : application à l’optimisation d’une centrale solaire hybride produisant électricité et chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Lorraine, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LORR0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4558,51 +4558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hamdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakdar Kairouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18186/thermal.1268844" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04403980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.05" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01630224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hamdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakdar Kairouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18186/thermal.1268844" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04403980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.05" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01630224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>