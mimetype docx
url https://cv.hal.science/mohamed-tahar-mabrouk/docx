--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -572,274 +572,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization framework for evaluating urban thermal systems potential</w:t>
+                <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Nérot</w:t>
+                <w:t xml:space="preserve">Sara Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lamaison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Lacarrière</w:t>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126851⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594057v1</w:t>
+                <w:t xml:space="preserve">emse-04185672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization framework for evaluating urban thermal systems potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fakih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+                <w:t xml:space="preserve">R Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">B Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, pp.126851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04185672v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic rankine cycle systems with mixture of pure fluids: On infeasible fluid’s fractions due to the interaction between the mixture glide and the hexs pinchs</w:t>
               </w:r>
@@ -1219,51 +1219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic relevance of absorption chillers to enhance existing 3GDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,274 +1460,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
+                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+                <w:t xml:space="preserve">Yolaine Adihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152147v1</w:t>
+                <w:t xml:space="preserve">hal-02372913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the operation of decentralized multi-energy systems A multi-objective optimization model for the operation of decentralized multi-energy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Finite Volumes Method for the Simulation of Dynamic District Heating Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Adihou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1343 (1), </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.954-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372913v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement and sizing of heat pumps and heat only boilers in a coupled electricity and heating networks</w:t>
               </w:r>
@@ -1967,235 +1967,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Generalized Integral Transforms to solve a perturbation model for a packed bed thermal energy storage tank</w:t>
+                <w:t xml:space="preserve">Effect of leakage losses on the performance of a β type Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.633 - 641. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (C), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.01.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417576v1</w:t>
+                <w:t xml:space="preserve">hal-01417585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leakage losses on the performance of a β type Stirling engine</w:t>
+                <w:t xml:space="preserve">Using Generalized Integral Transforms to solve a perturbation model for a packed bed thermal energy storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (C), pp.111-117. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.633 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417585v1</w:t>
+                <w:t xml:space="preserve">hal-01417576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacer gap losses in beta and gamma Stirling engines</w:t>
               </w:r>
@@ -2797,77 +2797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2914,77 +2914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3135,77 +3135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Power Demand Uncertainties on the Electrical Power System Optimization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3246,243 +3246,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292234v1</w:t>
+                <w:t xml:space="preserve">emse-02301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
+              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02301028v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis and thermo-economic optimization of a district heating network with solar- photovoltaic and heat pumps</w:t>
               </w:r>
@@ -3587,269 +3587,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-dynamic simulation on a district energy system made of coupling technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling of Heat Transport in District Heating Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2018 : 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+              <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879566v1</w:t>
+                <w:t xml:space="preserve">hal-01879573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Heat Transport in District Heating Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Betancourt Schwarz</w:t>
+                <w:t xml:space="preserve">Pseudo-dynamic simulation on a district energy system made of coupling technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getnet Tadesse Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Laumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+              <w:t xml:space="preserve">ECOS 2018 : 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879573v1</w:t>
+                <w:t xml:space="preserve">hal-01879566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t>
               </w:r>
@@ -4558,51 +4558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hamdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakdar Kairouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18186/thermal.1268844" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04403980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.05" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01630224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessie Tadele Embiale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126653" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hamdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakdar Kairouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18186/thermal.1268844" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04403980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Majidniya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3020021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.05" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0088" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01630224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>