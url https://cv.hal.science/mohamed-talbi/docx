--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -676,819 +676,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generated off-axis holography in interferometric out-of-focus imaging of ice particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+                <w:t xml:space="preserve">Interferometric particle imaging of ice particles using a multi-view optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1524797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.006188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110928v1</w:t>
+                <w:t xml:space="preserve">hal-02110920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric particle imaging of ice particles using a multi-view optical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Talbi</w:t>
+                <w:t xml:space="preserve">Self-generated off-axis holography in interferometric out-of-focus imaging of ice particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (21), pp.6188. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.006188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1524797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110920v1</w:t>
+                <w:t xml:space="preserve">hal-02110928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation for ice crystal characterization in laboratory using interferometric out-of-focus imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of error rates in rough particle sizing using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Demange</w:t>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fromager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Talbi</w:t>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997959⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110833v1</w:t>
+                <w:t xml:space="preserve">hal-01611260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of error rates in rough particle sizing using interferometric out-of-focus imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">Instrumentation for ice crystal characterization in laboratory using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gréhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147, pp.204-213. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (8), pp.083108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4997959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611260v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric particle sizing with overlapping images despite Moire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.04.075⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611180v1</w:t>
+                <w:t xml:space="preserve">hal-01611151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric particle sizing with overlapping images despite Moire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 400, pp.61--68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611151v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (32), pp.9154-9159. </w:t>
@@ -1867,329 +1867,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and modelling for interferometric ice crystal characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-­view interferometric out-of-focus imaging of ice particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">12th International conference on Laser-Light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, College Station, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125552v1</w:t>
+                <w:t xml:space="preserve">hal-01861338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-­view interferometric out-of-focus imaging of ice particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation and modelling for interferometric ice crystal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot-Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International conference on Laser-Light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, College Station, United States</w:t>
+              <w:t xml:space="preserve">ICNANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861338v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles for airborne instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
@@ -2240,77 +2240,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation interférométrique pour la caractérisation de cristaux de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot-Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2842,282 +2842,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129382v1</w:t>
+                <w:t xml:space="preserve">hal-02129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129373v1</w:t>
+                <w:t xml:space="preserve">hal-02129382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t>
               </w:r>
@@ -3496,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01973366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01973366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>