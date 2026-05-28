--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -676,248 +676,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric particle imaging of ice particles using a multi-view optical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Talbi</w:t>
+                <w:t xml:space="preserve">Self-generated off-axis holography in interferometric out-of-focus imaging of ice particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (21), pp.6188. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.006188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1524797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110920v1</w:t>
+                <w:t xml:space="preserve">hal-02110928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generated off-axis holography in interferometric out-of-focus imaging of ice particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+                <w:t xml:space="preserve">Interferometric particle imaging of ice particles using a multi-view optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1524797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.006188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110928v1</w:t>
+                <w:t xml:space="preserve">hal-02110920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of error rates in rough particle sizing using interferometric out-of-focus imaging</w:t>
               </w:r>
@@ -1161,252 +1161,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric particle sizing with overlapping images despite Moire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 400, pp.61--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611151v1</w:t>
+                <w:t xml:space="preserve">hal-01611180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric particle sizing with overlapping images despite Moire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin scattering-induced rogue waves in self-pulsing fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 400, pp.61--68. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.04.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep45868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611180v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
               </w:r>
@@ -2471,653 +2471,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">11th International Conference on Laser-light and Interactions with Particles LIP2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129385v1</w:t>
+                <w:t xml:space="preserve">hal-02129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Laser-light and Interactions with Particles LIP2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129383v1</w:t>
+                <w:t xml:space="preserve">hal-02129393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
+                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129393v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129373v1</w:t>
+                <w:t xml:space="preserve">hal-02129382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129382v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t>
               </w:r>
@@ -3496,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01973366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01973366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>