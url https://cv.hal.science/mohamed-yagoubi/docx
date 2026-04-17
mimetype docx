--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1561,222 +1561,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating achievable performances for robust broadband active noise control in an enclosure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A linear quadratic controller design incorporating a parametric sensitivity constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.426-433. </w:t>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2769020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11633-016-1048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627658v1</w:t>
+                <w:t xml:space="preserve">hal-01484418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear quadratic controller design incorporating a parametric sensitivity constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating achievable performances for robust broadband active noise control in an enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.426-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11633-016-1048-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2769020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484418v1</w:t>
+                <w:t xml:space="preserve">hal-01627658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive admissibility for descriptor systems</w:t>
               </w:r>
@@ -1963,302 +1963,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On State Feedback H_infinity Control for Discrete-time Singular Systems</w:t>
+                <w:t xml:space="preserve">Dissipative performance control with output regulation for continuous-time descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (10), pp.2674-2679</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 350 (5), pp.1189-1205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803791v1</w:t>
+                <w:t xml:space="preserve">hal-00798719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative performance control with output regulation for continuous-time descriptor systems</w:t>
+                <w:t xml:space="preserve">On State Feedback H_infinity Control for Discrete-time Singular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (10), pp.2674-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2256051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798719v1</w:t>
+                <w:t xml:space="preserve">hal-00803791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization for the design of Hinfini static output feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (4), pp.221-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended H2 Controller Synthesis for Continuous Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2287,73 +2296,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (6), pp.1559-1564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinf Control with Unstable and Nonproper Weights for Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2372,104 +2381,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (5), pp.991-994. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State feedback H2 optimal controllers under regulation constraints for descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2498,73 +2507,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (10), pp.5761-5770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Hinf control for continuous-time descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2583,92 +2592,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.9-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrization of extended stabilizing controllers for continuous-time descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2697,151 +2706,151 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 348 (9), pp.2633-2646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Output Feedback Control Design for Descriptor Systems</w:t>
+                <w:t xml:space="preserve">On multiobjective synthesis for parameter-dependent descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.817 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/482561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00568076v1</w:t>
+                <w:t xml:space="preserve">hal-01320126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilated LMI Characterizations for Linear Time-Invariant Singular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2860,170 +2869,170 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83, pp.2276-2284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2010.514947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiobjective synthesis for parameter-dependent descriptor systems</w:t>
+                <w:t xml:space="preserve">Static Output Feedback Control Design for Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (2010) (Article ID 482561), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/482561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01320126v1</w:t>
+                <w:t xml:space="preserve">hal-00568076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new H2 gain scheduling controller for rational LPV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3039,73 +3048,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.621-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insensitive H2 Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3121,51 +3130,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1283-1297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3175,678 +3184,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction in Motion Systems: A Systematic Approach to LuGre Model Identification, from Experimental Design to Parameter Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urquiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction in Motion Systems: A Systematic Approach to LuGre Model Identification, from Experimental Design to Parameter Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urquiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Control Applications of Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and validation of simultaneous state and parameter moving horizon estimation of a pressurized water reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control Oriented Neural Network Model Learning : L2-Disturbance Attenuation Via an Approximate Input-Output Linearizable Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024: European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591050⟩</w:t>
+              <w:t xml:space="preserve">ICSTCC 2024: 28th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725266v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Oriented Neural Network Model Learning : L2-Disturbance Attenuation Via an Approximate Input-Output Linearizable Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and validation of simultaneous state and parameter moving horizon estimation of a pressurized water reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2024: 28th International Conference on System Theory, Control and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744751⟩</w:t>
+              <w:t xml:space="preserve">ECC 2024: European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727267v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving horizon estimation of xenon in pressurized water nuclear reactors using variable-step integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, euca, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Power Point Tracking of a Photovoltaic System Using State Feedback Gain Fuzzy Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3878,119 +3887,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2022: 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Control-Oriented Descriptor Neural-State-Space Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,73 +4014,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sixth edition of the Workshop on Nonlinear System Identification Benchmarks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic System's MPPT Under Partial Shading Using T-S Fuzzy Robust Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4103,1405 +4112,1405 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALCOS 2022: 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.214-221, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-Oriented Neural State-Space Models for State-Feedback Linearization and Pole Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC'2022: 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-S Fuzzy Model-Based Robust Output-Feedback Control for Fractional-Order Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Chaibi</w:t>
+                <w:t xml:space="preserve">Enhanced Flexibility of PWRs (Mode A) Using an Efficient NMPC-Based Boration/Dilution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grossetete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badreddine El Haiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.434-440, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.1092-1098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630230v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Flexibility of PWRs (Mode A) Using an Efficient NMPC-Based Boration/Dilution System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">T-S Fuzzy Model-Based Robust Output-Feedback Control for Fractional-Order Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.1092-1098, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655159⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.434-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630182v1</w:t>
+                <w:t xml:space="preserve">hal-03630230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Finite-Time Control for 2D Continuous-Continuous LTI Systems: New motivation and LMI Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.535-541, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTI Descriptor Systems Admissibility under Structure Constraints: A Nonsmooth Newton Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC: 2021 9th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.399-404, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback H_\infty Control Design For Polynomial T–S Systems: A Novel SOS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissir El Houssaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2020 : 24th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonsmooth Newton Method for the Design of State Feedback Stabilizers under Structure Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2020: 59th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptor Recurrent Neural Network Model and L2 gain Control Design for Systems with Dry Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2020 : 24th International Conference on Systems Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Robust Static Output Feedback H2 Design Approaches for Car Lateral Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.716723, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed Low-Order Controllers Achieving Comprehensive Admissibility and $H_\infty$ Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2019 : 8th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haar Transform Approximations of Parameter-Dependent Lyapunov and Riccati Equations Matrix Sign-Based Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2019 : 8th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Lateral Control of Cars : Towards a Reduction of Pessimism and an Easy Trade-Off Between Performance, Comfort and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAC 2019 : 9th IFAC International Symposium on Advances in Automotive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection/Reflection-based Techniques for Multi-objective Control Synthesis under information structure constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 : 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact noise estimation and cancellation for 1D-acoustic propagation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5543,243 +5552,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT Outils pour l’analyse et la synthèse de systèmes de dimension infinie, OSYDI du GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centrale Nantes, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+                <w:t xml:space="preserve">Nonlinear Static Output Feedback Control for Human Heart Rate during Treadmill Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
+              <w:t xml:space="preserve">CDC 2018 : 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875284v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Multi-Objective and Multi-Scenarios Control Synthesis Methodology for Designing a Car Lane Centering Assistance System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5807,134 +5790,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Static Output Feedback Control for Human Heart Rate during Treadmill Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Boultifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 : 57th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618887⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875298v1</w:t>
+                <w:t xml:space="preserve">hal-01875284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Nuclear Core Control Performing Hot and Cold Leg Temperature Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lemazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5966,92 +5975,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, limassol, Cyprus. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective H2/H∞ Gain-Scheduled Nuclear Core Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lemazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6083,236 +6092,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FxLMS versus H∞ Control for Broadband Acoustic Noise Attenuation in a Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,92 +6352,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2017 : IEEE 56th Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust feedback control design for broadband noise attenuation in a car cabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6460,200 +6469,200 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2768-2775, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Generic Synthesis Framework for ADAS Control Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinf Multi-objective and Multi-model MIMO control design for Broadband noise attenuation in an enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6695,73 +6704,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCA; IFAC; CSS, Jun 2016, Aalborg, Denmark. pp.643-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinfinity Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6803,424 +6812,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Multiple Sensitivity Constrained Controllers for Parametric Uncertain LTI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matrix Sign Function Based Solution of Parameter Dependent Sylvester Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Toward a Rational Matrix Approximation of the Parameter-Dependent Riccati Equation Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress, Cape Town, South Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, South Africa. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985897v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Rational Matrix Approximation of the Parameter-Dependent Riccati Equation Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">A Matrix Sign Function Based Solution of Parameter Dependent Sylvester Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress, Cape Town, South Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, South Africa. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">13th European Control Conference 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985910v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric sensitivity constrained linear quadratic controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Mediterranean Conference of Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2014.6961546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Lyapunov Equation Approach for Robust H2 Analysis and Structured H2 Control Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,87 +7244,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium on System Structure and Control Part of 2013 IFAC Joint Conference SSSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, France. pp.660-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Sign Function Framework for Robust Stability Analysis and Parameter-dependent Lyapunov and Riccati Equalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7330,751 +7339,751 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States. pp.3490-3495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization for the design of H∞ static output feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended LMI Characterizations and Multiobjective Synthesis for Discrete Descriptor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hierarchical Control Scheme Based on Prediction and Preview: an application to the Cruise Control Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">2010 IEEE Multi-conference on Systems and Control, Yokohama, Japan, September 8-10, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473928v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Dissipativity of Continuous-Time Singular Systems</w:t>
+                <w:t xml:space="preserve">Extended Stabilizing Controllers for Continuous-Time Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.839-844</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.726-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473930v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and Sufficient Condition for Generalized Estimation/Control Forms of Continuous Descriptor Controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Dissipativity of Continuous-Time Singular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.839-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473927v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Control Scheme Based on Prediction and Preview: an application to the Cruise Control Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Ben Slimen</w:t>
+                <w:t xml:space="preserve">Necessary and Sufficient Condition for Generalized Estimation/Control Forms of Continuous Descriptor Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Multi-conference on Systems and Control, Yokohama, Japan, September 8-10, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Japan</w:t>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485502v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Stabilizing Controllers for Continuous-Time Descriptor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended LMI Characterizations and Multiobjective Synthesis for Discrete Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.726-731</w:t>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504076v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande hierarchisee du groupe motopropulseur d'un vehicule automobile: une conception generique diesel/essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel. Ben Slimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Automatique et Automobile (GDR MACS-GTAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Amiens, France. pp.211-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended H2 Output Feedback Control for Continuous Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8103,195 +8112,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.6016-6021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle longitudinal hiérarchisé d'un véhicule automobile : application au cas d'une motorisation essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Ben Slimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 Gain Scheduled Observer-Based Controllers for Rational LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8306,87 +8315,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARCV 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain scheduled state feedback design for a class of LPV descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,299 +8410,299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active damping of automotive powertrain oscillations by a partial torque compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2007.4282533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXTENDED STATE-FEEDBACK H2 CONTROLLER FOR DESCRIPTOR SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Symposium on System, Structure and Control (SSSC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Iguassu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New LMI-based conditions for stability, Hinfinity performance analysis and state-feedback control of rational LPV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8708,81 +8717,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex method for the parametric insensitive H2 control problem</w:t>
+                <w:t xml:space="preserve">An LMI based method for H2/H infini contol under sparsity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
@@ -8790,81 +8799,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317237v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI based method for H2/H infini contol under sparsity constraints</w:t>
+                <w:t xml:space="preserve">A convex method for the parametric insensitive H2 control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
@@ -8872,73 +8881,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317275v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured H2 Controller Synthesis via a dilated LMI Based Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8954,427 +8963,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control for winding systems: which incidence on reachable performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rhodes, Greece. pp.T7-099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct versus Indirect Observer-based Hinfinity control design</w:t>
+                <w:t xml:space="preserve">A solution to the insensitive H2 Problem and its application to automotive control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317254v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse H&amp;lt;sub&amp;gt;∞&amp;lt;/sub&amp;gt; par retour d'état estimé : approches directe et indirecte</w:t>
+                <w:t xml:space="preserve">Direct versus Indirect Observer-based Hinfinity control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317250v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the insensitive H2 Problem and its application to automotive control design</w:t>
+                <w:t xml:space="preserve">Synthèse H&amp;lt;sub&amp;gt;∞&amp;lt;/sub&amp;gt; par retour d'état estimé : approches directe et indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317249v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ILMI approach to structure-constrained LTI controller design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9390,168 +9399,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC'01 European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a solution to the insensitive H2 control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC'01 European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On insensitive H2 control problem complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9567,146 +9576,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC'01 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la complexité du problème de commande H2 désensibilisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9716,152 +9725,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de pilotage d'un réacteur nucléaire, réacteur nucléaire et procédé de calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 24 00175 relatif à l’invention DTI2023-03, numéro de publication 3 158 192. 2026, pp.47</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2025149525A1. 2025, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et ensemble de pilotage d’un réacteur nucléaire, réacteur nucléaire équipé d’un tel ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9896,113 +9905,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022219117. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for implementing a closed loop of an advanced driving aid device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10010,73 +10019,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019238418. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Regulating operating parameters of a nuclear reactor and corresponding nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10111,51 +10120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2019/149907. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10165,78 +10174,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for Control Based on Neural Networks: Approximately Linearizable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,51 +10260,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Systems Theory in Data and Optimization University of Stuttgart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10305,113 +10314,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control Springer, 102, 2017, 978-981-10-3676-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-3677-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10421,395 +10430,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Sensitivity Constrained LQ control</w:t>
+                <w:t xml:space="preserve">Admissibility with unstable and nonproper weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, studies in systems, decision and control. </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
+              <w:t xml:space="preserve">Robust Control of Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710713v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissibility with unstable and nonproper weights</w:t>
+                <w:t xml:space="preserve">Parametric Sensitivity Constrained LQ control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control </w:t>
+              <w:t xml:space="preserve">Springer, studies in systems, decision and control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robust Control of Descriptor Systems</w:t>
+              <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710693v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Control under output regulation</w:t>
+                <w:t xml:space="preserve">Linear Time-Invariant Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Descision and Control. </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
+              <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710674v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Time-Invariant Descriptor Systems</w:t>
+                <w:t xml:space="preserve">Dissipative Control under output regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Descision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2017</w:t>
+              <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710658v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilated Linear Matrix Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10829,73 +10838,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust control of linear descriptor systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance with unstable and nonproper weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10915,51 +10924,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10969,51 +10978,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système actif d’atténuation du bruit dans un habitacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11048,73 +11057,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinf Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11149,87 +11158,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemes LPV rationnels et realisations implicites affines: analyse et commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11237,275 +11246,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des vibrations longitudinales d'un véhicule automobile par compensation partielle de couple de charge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Technique de regulation des vibrations longitudinales d'un vehicule automobile par compensation partielle du couple de charge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berriri</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01317231v1</w:t>
+                <w:t xml:space="preserve">hal-01317234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de regulation des vibrations longitudinales d'un vehicule automobile par compensation partielle du couple de charge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atténuation des vibrations longitudinales d'un véhicule automobile par compensation partielle de couple de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317234v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution à une classe de problèmes de commande structurée et son application dans le cadre H2/HINFINI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11514,73 +11523,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande H2 désensibilisée : Résolution et Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11589,51 +11598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11643,65 +11652,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage optimisé des transitoires d'une chaîne de traction avec jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,87 +11735,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 6, EMN. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage optimisé d'une chaîne de traction conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11831,65 +11840,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 5, EMN. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11957,51 +11966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CB80E04"/>
+    <w:nsid w:val="F4D58F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12188,51 +12197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-yagoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2586-6236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074081055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chaibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Hammoumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2024.100488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.20.06.1663" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grossetete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2021.100062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-021-00874-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1817612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1562223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L86KBFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2769020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-016-1048-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01310974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX9V8FGR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK5057FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0550" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/482561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.514947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01320126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urquiza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquenoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993820" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haiek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655128" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666720" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tissir El Houssaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259647" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304305" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259692" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mustaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauvel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796191" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950583" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950595" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029878" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550385" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618887" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550194" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.458" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guerra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961546" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Slimen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Guy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel. Ben Slimen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel. Guy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282533" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knittel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Larminat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317304v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814913v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710644v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3677-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710658v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berriri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-yagoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2586-6236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074081055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chaibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Hammoumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2024.100488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.20.06.1663" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grossetete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2021.100062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-021-00874-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1817612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1562223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L86KBFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-016-1048-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2769020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01310974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX9V8FGR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2256051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK5057FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01320126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.514947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/482561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urquiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquenoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744751" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993856" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.314" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993820" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tissir El Houssaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304305" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mustaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauvel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950583" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950595" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029878" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618887" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550385" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.458" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guerra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Slimen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Guy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel. Ben Slimen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel. Guy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282533" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317254v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Larminat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814913v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3677-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710658v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berriri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>