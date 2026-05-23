--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -1211,260 +1211,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinfinity control under asymptotic tracking constraint and nonproper output weights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Alternative to Standard Nuclear Core Control using a Multi-Objective Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lemazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grossetête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanyu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1562223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958326v1</w:t>
+                <w:t xml:space="preserve">hal-01875328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative to Standard Nuclear Core Control using a Multi-Objective Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">Hinfinity control under asymptotic tracking constraint and nonproper output weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Grossetête</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.002⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1562223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01875328v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust active noise control in a car cabin: evaluation of achievable performances with a feedback control scheme</w:t>
               </w:r>
@@ -1561,252 +1561,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear quadratic controller design incorporating a parametric sensitivity constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating achievable performances for robust broadband active noise control in an enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.426-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11633-016-1048-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2769020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484418v1</w:t>
+                <w:t xml:space="preserve">hal-01627658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating achievable performances for robust broadband active noise control in an enclosure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A linear quadratic controller design incorporating a parametric sensitivity constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.426-433. </w:t>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2769020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11633-016-1048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627658v1</w:t>
+                <w:t xml:space="preserve">hal-01484418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive admissibility for descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,213 +1963,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative performance control with output regulation for continuous-time descriptor systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On State Feedback H_infinity Control for Discrete-time Singular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (10), pp.2674-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2256051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798719v1</w:t>
+                <w:t xml:space="preserve">hal-00803791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On State Feedback H_infinity Control for Discrete-time Singular Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dissipative performance control with output regulation for continuous-time descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 350 (5), pp.1189-1205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2256051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803791v1</w:t>
+                <w:t xml:space="preserve">hal-00798719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization for the design of Hinfini static output feedbacks</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended H2 Controller Synthesis for Continuous Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinf Control with Unstable and Nonproper Weights for Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,429 +2442,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State feedback H2 optimal controllers under regulation constraints for descriptor systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Parametrization of extended stabilizing controllers for continuous-time descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (10), pp.5761-5770</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 348 (9), pp.2633-2646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616276v1</w:t>
+                <w:t xml:space="preserve">hal-00625555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Hinf control for continuous-time descriptor systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">State feedback H2 optimal controllers under regulation constraints for descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.5761-5770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566915v1</w:t>
+                <w:t xml:space="preserve">hal-00616276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of extended stabilizing controllers for continuous-time descriptor systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Hinf control for continuous-time descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625555v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiobjective synthesis for parameter-dependent descriptor systems</w:t>
+                <w:t xml:space="preserve">Static Output Feedback Control Design for Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (5), pp.817 - 826. </w:t>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (2010) (Article ID 482561), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/482561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320126v1</w:t>
+                <w:t xml:space="preserve">hal-00568076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilated LMI Characterizations for Linear Time-Invariant Singular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,105 +2918,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Output Feedback Control Design for Descriptor Systems</w:t>
+                <w:t xml:space="preserve">On multiobjective synthesis for parameter-dependent descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (2010) (Article ID 482561), 8 p. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.817 - 826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/482561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568076v1</w:t>
+                <w:t xml:space="preserve">hal-01320126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new H2 gain scheduling controller for rational LPV systems</w:t>
               </w:r>
@@ -3442,304 +3442,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Oriented Neural Network Model Learning : L2-Disturbance Attenuation Via an Approximate Input-Output Linearizable Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and validation of simultaneous state and parameter moving horizon estimation of a pressurized water reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2024: 28th International Conference on System Theory, Control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. </w:t>
+              <w:t xml:space="preserve">ECC 2024: European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727267v1</w:t>
+                <w:t xml:space="preserve">hal-04725266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and validation of simultaneous state and parameter moving horizon estimation of a pressurized water reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Oriented Neural Network Model Learning : L2-Disturbance Attenuation Via an Approximate Input-Output Linearizable Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gruss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+                <w:t xml:space="preserve">Alexandre Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024: European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">ICSTCC 2024: 28th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725266v1</w:t>
+                <w:t xml:space="preserve">hal-04727267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving horizon estimation of xenon in pressurized water nuclear reactors using variable-step integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, euca, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3819,707 +3819,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Power Point Tracking of a Photovoltaic System Using State Feedback Gain Fuzzy Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karima El Hammoumi</w:t>
+                <w:t xml:space="preserve">Control-Oriented Neural State-Space Models for State-Feedback Linearization and Pole Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022: 10th International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-124, </w:t>
+              <w:t xml:space="preserve">ICSC'2022: 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924577v1</w:t>
+                <w:t xml:space="preserve">hal-03864595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Control-Oriented Descriptor Neural-State-Space Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+                <w:t xml:space="preserve">Maximum Power Point Tracking of a Photovoltaic System Using State Feedback Gain Fuzzy Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima El Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth edition of the Workshop on Nonlinear System Identification Benchmarks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSC 2022: 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987515v1</w:t>
+                <w:t xml:space="preserve">hal-03924577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic System's MPPT Under Partial Shading Using T-S Fuzzy Robust Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karima El Hammoumi</w:t>
+                <w:t xml:space="preserve">Identification of Control-Oriented Descriptor Neural-State-Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022: 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">sixth edition of the Workshop on Nonlinear System Identification Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Leuven (Belgium), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03630238v1</w:t>
+                <w:t xml:space="preserve">hal-04987515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-Oriented Neural State-Space Models for State-Feedback Linearization and Pole Placement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+                <w:t xml:space="preserve">Photovoltaic System's MPPT Under Partial Shading Using T-S Fuzzy Robust Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima El Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC'2022: 10th International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+              <w:t xml:space="preserve">ALCOS 2022: 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.214-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864595v1</w:t>
+                <w:t xml:space="preserve">hal-03630238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Flexibility of PWRs (Mode A) Using an Efficient NMPC-Based Boration/Dilution System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">T-S Fuzzy Model-Based Robust Output-Feedback Control for Fractional-Order Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.1092-1098, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655159⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.434-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630182v1</w:t>
+                <w:t xml:space="preserve">hal-03630230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-S Fuzzy Model-Based Robust Output-Feedback Control for Fractional-Order Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Chaibi</w:t>
+                <w:t xml:space="preserve">Enhanced Flexibility of PWRs (Mode A) Using an Efficient NMPC-Based Boration/Dilution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grossetete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badreddine El Haiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.434-440, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.1092-1098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630230v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Finite-Time Control for 2D Continuous-Continuous LTI Systems: New motivation and LMI Characterization</w:t>
               </w:r>
@@ -4980,1023 +4980,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Robust Static Output Feedback H2 Design Approaches for Car Lateral Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">Exact noise estimation and cancellation for 1D-acoustic propagation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GT Outils pour l’analyse et la synthèse de systèmes de dimension infinie, OSYDI du GdR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centrale Nantes, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152271v1</w:t>
+                <w:t xml:space="preserve">hal-02301940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Low-Order Controllers Achieving Comprehensive Admissibility and $H_\infty$ Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Two Robust Static Output Feedback H2 Design Approaches for Car Lateral Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mustaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2019 : 8th International Conference on Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950583⟩</w:t>
+              <w:t xml:space="preserve">18th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.716723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285043v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haar Transform Approximations of Parameter-Dependent Lyapunov and Riccati Equations Matrix Sign-Based Solutions</w:t>
+                <w:t xml:space="preserve">Fixed Low-Order Controllers Achieving Comprehensive Admissibility and $H_\infty$ Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2019 : 8th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950595⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285048v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Lateral Control of Cars : Towards a Reduction of Pessimism and an Easy Trade-Off Between Performance, Comfort and Robustness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haar Transform Approximations of Parameter-Dependent Lyapunov and Riccati Equations Matrix Sign-Based Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAC 2019 : 9th IFAC International Symposium on Advances in Automotive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.032⟩</w:t>
+              <w:t xml:space="preserve">ICSC 2019 : 8th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152254v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection/Reflection-based Techniques for Multi-objective Control Synthesis under information structure constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Lateral Control of Cars : Towards a Reduction of Pessimism and an Easy Trade-Off Between Performance, Comfort and Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mustaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Kvieska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 : 58th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029878⟩</w:t>
+              <w:t xml:space="preserve">AAC 2019 : 9th IFAC International Symposium on Advances in Automotive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285053v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact noise estimation and cancellation for 1D-acoustic propagation system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection/Reflection-based Techniques for Multi-objective Control Synthesis under information structure constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Outils pour l’analyse et la synthèse de systèmes de dimension infinie, OSYDI du GdR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2019 : 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301940v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Static Output Feedback Control for Human Heart Rate during Treadmill Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Boultifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 : 57th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618887⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875298v1</w:t>
+                <w:t xml:space="preserve">hal-01875284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Multi-Objective and Multi-Scenarios Control Synthesis Methodology for Designing a Car Lane Centering Assistance System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+                <w:t xml:space="preserve">Nonlinear Static Output Feedback Control for Human Heart Rate during Treadmill Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
+              <w:t xml:space="preserve">CDC 2018 : 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875284v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Nuclear Core Control Performing Hot and Cold Leg Temperature Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lemazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6030,90 +6030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective H2/H∞ Gain-Scheduled Nuclear Core Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lemazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FxLMS versus H∞ Control for Broadband Acoustic Noise Attenuation in a Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,51 +6277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,90 +6524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Generic Synthesis Framework for ADAS Control Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6734,394 +6734,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinfinity Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Multiple Sensitivity Constrained Controllers for Parametric Uncertain LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155700v1</w:t>
+                <w:t xml:space="preserve">hal-01155712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multiple Sensitivity Constrained Controllers for Parametric Uncertain LTI Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinfinity Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155712v1</w:t>
+                <w:t xml:space="preserve">hal-01155700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Rational Matrix Approximation of the Parameter-Dependent Riccati Equation Solution</w:t>
+                <w:t xml:space="preserve">A Matrix Sign Function Based Solution of Parameter Dependent Sylvester Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress, Cape Town, South Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, South Africa. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">13th European Control Conference 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985910v1</w:t>
+                <w:t xml:space="preserve">hal-00985897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matrix Sign Function Based Solution of Parameter Dependent Sylvester Equations</w:t>
+                <w:t xml:space="preserve">Toward a Rational Matrix Approximation of the Parameter-Dependent Riccati Equation Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress, Cape Town, South Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, South Africa. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985897v1</w:t>
+                <w:t xml:space="preserve">hal-00985910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric sensitivity constrained linear quadratic controller</w:t>
               </w:r>
@@ -7451,51 +7451,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Control Scheme Based on Prediction and Preview: an application to the Cruise Control Problem</w:t>
+                <w:t xml:space="preserve">Contrôle longitudinal hiérarchisé d'un véhicule automobile : application au cas d'une motorisation essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Ben Slimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
@@ -7513,198 +7513,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Multi-conference on Systems and Control, Yokohama, Japan, September 8-10, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Japan</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485502v1</w:t>
+                <w:t xml:space="preserve">hal-00458964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Stabilizing Controllers for Continuous-Time Descriptor Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Extended LMI Characterizations and Multiobjective Synthesis for Discrete Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.726-731</w:t>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504076v1</w:t>
+                <w:t xml:space="preserve">hal-00473928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Dissipativity of Continuous-Time Singular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,51 +7768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and Sufficient Condition for Generalized Estimation/Control Forms of Continuous Descriptor Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7844,433 +7844,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended LMI Characterizations and Multiobjective Synthesis for Discrete Descriptor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hierarchical Control Scheme Based on Prediction and Preview: an application to the Cruise Control Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">2010 IEEE Multi-conference on Systems and Control, Yokohama, Japan, September 8-10, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473928v1</w:t>
+                <w:t xml:space="preserve">hal-00485502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande hierarchisee du groupe motopropulseur d'un vehicule automobile: une conception generique diesel/essence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel. Ben Slimen</w:t>
+                <w:t xml:space="preserve">Extended Stabilizing Controllers for Continuous-Time Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Automatique et Automobile (GDR MACS-GTAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Amiens, France. pp.211-249</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.726-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317261v1</w:t>
+                <w:t xml:space="preserve">hal-00504076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended H2 Output Feedback Control for Continuous Descriptor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Feng</w:t>
+                <w:t xml:space="preserve">Commande hierarchisee du groupe motopropulseur d'un vehicule automobile: une conception generique diesel/essence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel. Ben Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.6016-6021</w:t>
+              <w:t xml:space="preserve">Journees Automatique et Automobile (GDR MACS-GTAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Amiens, France. pp.211-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504078v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle longitudinal hiérarchisé d'un véhicule automobile : application au cas d'une motorisation essence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Ben Slimen</w:t>
+                <w:t xml:space="preserve">Extended H2 Output Feedback Control for Continuous Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.6016-6021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458964v1</w:t>
+                <w:t xml:space="preserve">hal-00504078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 Gain Scheduled Observer-Based Controllers for Rational LPV Systems</w:t>
               </w:r>
@@ -8747,109 +8747,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI based method for H2/H infini contol under sparsity constraints</w:t>
+                <w:t xml:space="preserve">Structured H2 Controller Synthesis via a dilated LMI Based Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317275v1</w:t>
+                <w:t xml:space="preserve">hal-01317243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex method for the parametric insensitive H2 control problem</w:t>
               </w:r>
@@ -8911,109 +8911,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured H2 Controller Synthesis via a dilated LMI Based Algorithm</w:t>
+                <w:t xml:space="preserve">An LMI based method for H2/H infini contol under sparsity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séville, Spain</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317243v1</w:t>
+                <w:t xml:space="preserve">hal-01317275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control for winding systems: which incidence on reachable performances?</w:t>
               </w:r>
@@ -9101,532 +9101,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the insensitive H2 Problem and its application to automotive control design</w:t>
+                <w:t xml:space="preserve">Direct versus Indirect Observer-based Hinfinity control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
+              <w:t xml:space="preserve">14th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317249v1</w:t>
+                <w:t xml:space="preserve">hal-01317254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct versus Indirect Observer-based Hinfinity control design</w:t>
+                <w:t xml:space="preserve">Synthèse H&amp;lt;sub&amp;gt;∞&amp;lt;/sub&amp;gt; par retour d'état estimé : approches directe et indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317254v1</w:t>
+                <w:t xml:space="preserve">hal-01317250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse H&amp;lt;sub&amp;gt;∞&amp;lt;/sub&amp;gt; par retour d'état estimé : approches directe et indirecte</w:t>
+                <w:t xml:space="preserve">A solution to the insensitive H2 Problem and its application to automotive control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317250v1</w:t>
+                <w:t xml:space="preserve">hal-01317249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ILMI approach to structure-constrained LTI controller design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On insensitive H2 control problem complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC'01 European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ACC'01 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317292v1</w:t>
+                <w:t xml:space="preserve">hal-01317293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a solution to the insensitive H2 control problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ILMI approach to structure-constrained LTI controller design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC'01 European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317296v1</w:t>
+                <w:t xml:space="preserve">hal-01317292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On insensitive H2 control problem complexity</w:t>
+                <w:t xml:space="preserve">Toward a solution to the insensitive H2 control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC'01 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Arlington, United States</w:t>
+              <w:t xml:space="preserve">ECC'01 European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317293v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la complexité du problème de commande H2 désensibilisée</w:t>
               </w:r>
@@ -9638,51 +9638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9739,64 +9739,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de pilotage d'un réacteur nucléaire, réacteur nucléaire et procédé de calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9840,51 +9840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et ensemble de pilotage d’un réacteur nucléaire, réacteur nucléaire équipé d’un tel ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9941,77 +9941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for implementing a closed loop of an advanced driving aid device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Kvieska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mustaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10055,64 +10055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Regulating operating parameters of a nuclear reactor and corresponding nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lemazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10201,51 +10201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for Control Based on Neural Networks: Approximately Linearizable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,51 +10341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control Springer, 102, 2017, 978-981-10-3676-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-3677-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10438,543 +10438,543 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissibility with unstable and nonproper weights</w:t>
+                <w:t xml:space="preserve">Dilated Linear Matrix Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robust Control of Descriptor Systems</w:t>
+              <w:t xml:space="preserve">Robust control of linear descriptor systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710693v1</w:t>
+                <w:t xml:space="preserve">hal-01710669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Sensitivity Constrained LQ control</w:t>
+                <w:t xml:space="preserve">Performance with unstable and nonproper weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, studies in systems, decision and control. </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710713v1</w:t>
+                <w:t xml:space="preserve">hal-01710701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Time-Invariant Descriptor Systems</w:t>
+                <w:t xml:space="preserve">Parametric Sensitivity Constrained LQ control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
+              <w:t xml:space="preserve">Springer, studies in systems, decision and control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2017</w:t>
+              <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710658v1</w:t>
+                <w:t xml:space="preserve">hal-01710713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Control under output regulation</w:t>
+                <w:t xml:space="preserve">Admissibility with unstable and nonproper weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Descision and Control. </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
+              <w:t xml:space="preserve">Robust Control of Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710674v1</w:t>
+                <w:t xml:space="preserve">hal-01710693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilated Linear Matrix Inequalities</w:t>
+                <w:t xml:space="preserve">Linear Time-Invariant Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robust control of linear descriptor systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
+              <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710669v1</w:t>
+                <w:t xml:space="preserve">hal-01710658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance with unstable and nonproper weights</w:t>
+                <w:t xml:space="preserve">Dissipative Control under output regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, Studies in Systems, Decision and Control. </w:t>
+              <w:t xml:space="preserve">Springer, Studies in Systems, Descision and Control. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control of Linear Descriptor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710701v1</w:t>
+                <w:t xml:space="preserve">hal-01710674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11966,51 +11966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4D58F31"/>
+    <w:nsid w:val="402FE042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12197,51 +12197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-yagoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2586-6236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074081055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chaibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Hammoumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2024.100488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.20.06.1663" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grossetete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2021.100062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-021-00874-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1817612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1562223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L86KBFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-016-1048-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2769020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01310974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX9V8FGR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2256051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK5057FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01320126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.514947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/482561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urquiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquenoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744751" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993856" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.314" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993820" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tissir El Houssaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304305" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mustaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauvel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950583" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950595" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029878" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618887" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550385" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.458" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guerra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Slimen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Guy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel. Ben Slimen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel. Guy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282533" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317254v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Larminat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814913v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3677-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710658v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berriri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-yagoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2586-6236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074081055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chaibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Hammoumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2024.100488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.20.06.1663" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grossetete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2021.100062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-021-00874-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1817612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L86KBFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1562223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2769020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-016-1048-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01310974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX9V8FGR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2256051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK5057FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/482561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.514947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01320126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urquiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquenoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993820" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haiek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655159" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666720" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tissir El Houssaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304305" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mustaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauvel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796191" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550385" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.458" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.625" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guerra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Slimen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Guy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel. Ben Slimen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel. Guy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282533" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Larminat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814913v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3677-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berriri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>