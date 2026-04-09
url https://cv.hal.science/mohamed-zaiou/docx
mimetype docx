--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -450,183 +450,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding RNAs as additional mediators of epigenetic regulation in nonalcoholic fatty liver disease</w:t>
+                <w:t xml:space="preserve">Transcriptional Factors and Epigenetic Mechanisms in Obesity and Related Metabolic Comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (35), pp.5111-5128. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i35.5111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11162520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936431v1</w:t>
+                <w:t xml:space="preserve">hal-03936435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Factors and Epigenetic Mechanisms in Obesity and Related Metabolic Comorbidities</w:t>
+                <w:t xml:space="preserve">Noncoding RNAs as additional mediators of epigenetic regulation in nonalcoholic fatty liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (16), pp.2520. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (35), pp.5111-5128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11162520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i35.5111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936435v1</w:t>
+                <w:t xml:space="preserve">hal-03936431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Molecular Study of Titanium-Niobium Alloy Biocompatibility</w:t>
               </w:r>
@@ -2363,51 +2363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BECC19CE"/>
+    <w:nsid w:val="715FA1E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2594,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-zaiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4113-4350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145874249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050669" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12081205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i35.5111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ch&#233;zeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tchinda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10081898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hajri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fungwe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Besong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rihn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41440-019-0294-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakillah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4599" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetelina Mandova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2013.868492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nguea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon de Reydellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408440802194915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Droesch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9150(03)00287-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6JQPMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12668-1_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN12449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-zaiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4113-4350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145874249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050669" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12081205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i35.5111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ch&#233;zeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tchinda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10081898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hajri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fungwe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Besong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rihn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41440-019-0294-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakillah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4599" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetelina Mandova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2013.868492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nguea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon de Reydellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408440802194915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Droesch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9150(03)00287-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6JQPMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12668-1_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN12449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>