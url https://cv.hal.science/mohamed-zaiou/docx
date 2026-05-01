--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -450,183 +450,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Factors and Epigenetic Mechanisms in Obesity and Related Metabolic Comorbidities</w:t>
+                <w:t xml:space="preserve">Noncoding RNAs as additional mediators of epigenetic regulation in nonalcoholic fatty liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (16), pp.2520. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (35), pp.5111-5128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11162520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i35.5111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936435v1</w:t>
+                <w:t xml:space="preserve">hal-03936431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding RNAs as additional mediators of epigenetic regulation in nonalcoholic fatty liver disease</w:t>
+                <w:t xml:space="preserve">Transcriptional Factors and Epigenetic Mechanisms in Obesity and Related Metabolic Comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (35), pp.5111-5128. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i35.5111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11162520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936431v1</w:t>
+                <w:t xml:space="preserve">hal-03936435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Molecular Study of Titanium-Niobium Alloy Biocompatibility</w:t>
               </w:r>
@@ -1221,222 +1221,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of genes involved in the reverse cholesterol transport through interaction with miRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ldquo forgotten rdquo modified lipoprotein subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bakillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaiou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bakillah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23, pp.2090-2105. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.458-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2741/4692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2741/4599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942289v1</w:t>
+                <w:t xml:space="preserve">hal-04335398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ldquo forgotten rdquo modified lipoprotein subspecies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic regulation of genes involved in the reverse cholesterol transport through interaction with miRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rihn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bakillah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zaiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.458-463. </w:t>
+              <w:t xml:space="preserve">, 2018, 23, pp.2090-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2741/4599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2741/4692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335398v1</w:t>
+                <w:t xml:space="preserve">hal-01942289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic effects of four Caryophyllaceae species extracts on macrophage cell lines</w:t>
               </w:r>
@@ -2363,51 +2363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="715FA1E4"/>
+    <w:nsid w:val="A6ED1E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2594,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-zaiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4113-4350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145874249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050669" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12081205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i35.5111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ch&#233;zeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tchinda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10081898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hajri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fungwe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Besong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rihn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41440-019-0294-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakillah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4599" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetelina Mandova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2013.868492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nguea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon de Reydellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408440802194915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Droesch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9150(03)00287-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6JQPMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12668-1_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN12449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-zaiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4113-4350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145874249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050669" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12081205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i35.5111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11162520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ch&#233;zeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tchinda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10081898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hajri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fungwe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Besong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rihn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41440-019-0294-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakillah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4599" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/4692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetelina Mandova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2013.868492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Nguea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon de Reydellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408440802194915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Droesch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9150(03)00287-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6JQPMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12668-1_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN12449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>