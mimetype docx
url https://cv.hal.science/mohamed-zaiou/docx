--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1109,50 +1109,54 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9030659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -2363,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6ED1E4B"/>
+    <w:nsid w:val="1032254B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>