--- v1 (2026-03-27)
+++ v2 (2026-05-15)
@@ -1,2695 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2644 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammad Imran Syed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohammad-imran-syed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4787-1316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">272764973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=odAXYDgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/GYK-1935-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE Analysis of Audio and Video Streaming for 5G/Wi-Fi Tactical Mesh Networks Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th Wireless Days Conference (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Niterói, Rio de Janeiro, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD67713.2025.11302716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the LEO Network: A Routing Optimisation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice De Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Hotescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC66965.2025.11250445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa de Distância em Redes Wi-Fi usando Super-sniffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Videira Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Niterói, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gateway Selection in 5G/Wi-Fi architecture: A fire emergency case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Ouali Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI: Lost and Alone, a Case for Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.184-189, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où la redondance peut aider dans la capture passive de trafic Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Completeness of Passive Wi-Fi Traffic Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.961-966, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can Sniffer Redundancy Improve Wi-Fi Traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 95th Vehicular Technology Conference: (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.3: Trace observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TP-Link WN 722N and Sniffer placement on trace completeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sorbonne Universites, UPMC University of Paris 6. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyPal: Wi-Fi Trace Synchronization and Merging Python Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LIP6 UMR 7606, Sorbonne Université, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618014v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEPal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedir Nour El Amine Boukerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Derradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyhia Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Sorbonne Université UPMC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Single- and Multi-Interface Super-Sniffers in Wi-Fi Passive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of Trace-Driven Wi-Fi Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Grassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity is strength: Improving Wi-Fi passive measurements through sniffer redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103287. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless passive measurements : tool, redundancy, measurements, and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Sorbonne Université, 2023. English. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023SORUS265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2750,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A474578A"/>
+    <w:nsid w:val="8DBE43C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2981,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammad-imran-syed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4787-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272764973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYK-1935-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Guibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Imran Syed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC66965.2025.11250445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05391226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peugnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Ouali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD67713.2025.11302716" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Videira Rubinstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04833387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ouali Boulila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kervella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941697" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824970" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468864v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ayoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765103v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Akli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedir Nour El Amine Boukerras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Derradji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Laga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618014v5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencherif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mehidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Paredes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS265" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammad-imran-syed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4787-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272764973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=odAXYDgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYK-1935-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05391226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Imran Syed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peugnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Ouali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD67713.2025.11302716" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice De Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC66965.2025.11250445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Videira Rubinstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04833387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ouali Boulila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kervella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencherif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mehidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Paredes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618014v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Akli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedir Nour El Amine Boukerras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Derradji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Laga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468864v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ayoubi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103287" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>