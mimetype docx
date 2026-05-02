--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -66,5171 +66,5439 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t>
+                <w:t xml:space="preserve">Use of Electrochemical Impedance Spectroscopy, Capacity, and Electrochemical Noise Measurements to Study Aging of Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+                <w:t xml:space="preserve">Abdelfattah Boukhssim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+                <w:t xml:space="preserve">Hassan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+                <w:t xml:space="preserve">Gérard Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Sokolov</w:t>
+                <w:t xml:space="preserve">Manuel Mascot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.2400371. </w:t>
+              <w:t xml:space="preserve">Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/solids6030044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818039v1</w:t>
+                <w:t xml:space="preserve">hal-05606796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a nodal line and Weyl points by magnetization reorientation in Co3Sn2S2</w:t>
+                <w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schilberth</w:t>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Jiang</w:t>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Mardelé</w:t>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Papp</w:t>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mohelsky</w:t>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.67. </w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.2400371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41535-025-00785-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345326v1</w:t>
+                <w:t xml:space="preserve">hal-04818039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structure and Dynamics of Unusual and Wide‐Gap Phase‐Change Chalcogenides: A GeTe 2 Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The garnet Al-LLZO lithium-ion conductor processed by spark plasma sintering: Phase formation and ionic conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dabaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sammoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Usuki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+                <w:t xml:space="preserve">Gérard Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2300482. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (14), pp.18816-18826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.202300482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443961v1</w:t>
+                <w:t xml:space="preserve">hal-05606806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy and crystalline sodium ternary chalcogenide materials in the Na–As–Se system: Synthesis, properties and relation to crystallization</w:t>
+                <w:t xml:space="preserve">Generation of a nodal line and Weyl points by magnetization reorientation in Co3Sn2S2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sammoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+                <w:t xml:space="preserve">F. Schilberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+                <w:t xml:space="preserve">M.-C. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toufaily</w:t>
+                <w:t xml:space="preserve">F. Le Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Papp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mohelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100434⟩</w:t>
+              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41535-025-00785-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289177v1</w:t>
+                <w:t xml:space="preserve">hal-05345326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between supported bimetallic catalysts for nitrate remediation in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mira Jaafar</w:t>
+                <w:t xml:space="preserve">Atomic Structure and Dynamics of Unusual and Wide‐Gap Phase‐Change Chalcogenides: A GeTe 2 Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Tabaja</w:t>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Tlais</w:t>
+                <w:t xml:space="preserve">Sergei Bereznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Hamdan</w:t>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (1), </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2300482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/chem-2022-0303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202300482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289886v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Atomic Structure of Ga2Te5 Pulsed Laser Deposition Films for Memory Applications Using Diffraction and First-Principles Simulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study between supported bimetallic catalysts for nitrate remediation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+                <w:t xml:space="preserve">Mouhamad Rachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Tabaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142137⟩</w:t>
+              <w:t xml:space="preserve">Open Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/chem-2022-0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217020v1</w:t>
+                <w:t xml:space="preserve">hal-04289886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy and liquid Sb2S3 : insight into the structure and dynamics of a promising functional material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Decoding the Atomic Structure of Ga2Te5 Pulsed Laser Deposition Films for Memory Applications Using Diffraction and First-Principles Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC00081H⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124971v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and Selectivity of Bimetallic Catalysts Based on SBA-15 for Nitrate Reduction in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rasha Hamdan</w:t>
+                <w:t xml:space="preserve">Glassy and crystalline sodium ternary chalcogenide materials in the Na–As–Se system: Synthesis, properties and relation to crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sammoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2023.142006⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295492v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy and DFT modelling of Tl2S-GeS2 crystals and glasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Glassy and liquid Sb2S3 : insight into the structure and dynamics of a promising functional material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.4654-4673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC00081H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217111v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb2+ potentiometric chemical sensors based on lead and silver doped thioaresenate glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activity and Selectivity of Bimetallic Catalysts Based on SBA-15 for Nitrate Reduction in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Rachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Tabaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106955⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (02), pp.78-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2023.142006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289934v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Fast Ion Transport in Glasses: A Case Study of Sodium and Silver Vitreous Sulfides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopy and DFT modelling of Tl2S-GeS2 crystals and glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Paraskiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601, pp.122055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217125v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-invariant percolation in silver thioarsenate glasses and two ion-transport regimes over 5 orders of magnitude in Ag content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transient Mesoscopic Immiscibility, Viscosity Anomaly, and High Internal Pressure at the Semiconductor–Metal Transition in Liquid Ga 2 Te 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (46), pp.10843-10850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217169v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiometric Chemical Sensors Based on Metal Halide Doped Chalcogenide Glasses for Sodium Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chemically-invariant percolation in silver thioarsenate glasses and two ion-transport regimes over 5 orders of magnitude in Ag content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.121513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22249986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289904v1</w:t>
+                <w:t xml:space="preserve">hal-04217169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead thioarsenate system PbS–As 2 S 3 : Glass formation, macroscopic, and electric properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deciphering Fast Ion Transport in Glasses: A Case Study of Sodium and Silver Vitreous Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinehinane Bounazef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18282⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (32), pp.12870-12885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289951v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected role of metal halides in a chalcogenide glass network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pb2+ potentiometric chemical sensors based on lead and silver doped thioaresenate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.106955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710415v1</w:t>
+                <w:t xml:space="preserve">hal-04289934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Mesoscopic Immiscibility, Viscosity Anomaly, and High Internal Pressure at the Semiconductor–Metal Transition in Liquid Ga 2 Te 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potentiometric Chemical Sensors Based on Metal Halide Doped Chalcogenide Glasses for Sodium Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02899⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.9986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22249986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295264v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Atomic Structure of Bulk Binary Ga–Te Glasses with Surprising Nanotectonic Features for Phase-Change Memory Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lead thioarsenate system PbS–As 2 S 3 : Glass formation, macroscopic, and electric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthayna Alrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anton Sokolov</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c09070⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (4), pp.2605-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217817v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Glassy GeTe2 : A Missing Member of the Tetrahedral GeX2 Family and a Precursor for the Next Generation of Phase-Change Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unexpected role of metal halides in a chalcogenide glass network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04409⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.110547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210136v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic second‐order nonlinearity in chalcogenide glasses containing HgI 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bulk Glassy GeTe2 : A Missing Member of the Tetrahedral GeX2 Family and a Precursor for the Next Generation of Phase-Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17026⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.1031-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220469v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali Halide‐Doped Ga2S3 –GeS2 Glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Atomic Structure of Bulk Binary Ga–Te Glasses with Surprising Nanotectonic Features for Phase-Change Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Paraskiva</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.202000115⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (31), pp.37363 - 37379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c09070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290916v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Thiogermanate Glasses HgS-GeS 2 : Vibrational, Macroscopic, and Electric Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixed cation Ag 2 S–Tl 2 S–GeS 2 glasses: macroscopic properties and Raman scattering studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Paraskiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (26), pp.264004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab7c91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290692v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Structural Variety in Sodium Thioarsenate Glasses Studied by Neutron Diffraction and Supported by First-Principles Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intrinsic second‐order nonlinearity in chalcogenide glasses containing HgI 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02220⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.3070-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217970v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed cation Ag 2 S–Tl 2 S–GeS 2 glasses: macroscopic properties and Raman scattering studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alkali Halide‐Doped Ga2S3 –GeS2 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Paraskiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alla Paraskiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab7c91⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue:The Structure of Non‐Crystalline Materials and Chalcogenide Functional Materials, 257 (11), pp.2000115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290691v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeric Molecular Structure of Molten Gallium Trichloride and a Hidden Evolution toward a Possible Liquid–Liquid Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mercury Thiogermanate Glasses HgS-GeS 2 : Vibrational, Macroscopic, and Electric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Ohara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (48), pp.10260-10266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b08307⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (32), pp.7075-7085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290677v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent HgI2 Molecules in the Melt and Sulfide Glasses: Implications for Nonlinear Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical and Structural Variety in Sodium Thioarsenate Glasses Studied by Neutron Diffraction and Supported by First-Principles Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinehinane Bounazef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00860⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (22), pp.16410-16420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177797v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bent HgI2 Molecules in the Melt and Sulfide Glasses: Implications for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S. Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris J Benmore</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.4103-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218066v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tl2S-GeS-GeS2 system: Glass formation, macroscopic properties, and charge transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Paraskiva</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.10.375⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290669v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport in AgI‐HgS‐As 2 S 3 glasses: Critical percolation and modifier‐controlled domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dimeric Molecular Structure of Molten Gallium Trichloride and a Hidden Evolution toward a Possible Liquid–Liquid Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (48), pp.10260-10266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b08307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290037v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic and electric properties in the CdTe-AgI-As2Se3 system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tl2S-GeS-GeS2 system: Glass formation, macroscopic properties, and charge transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Paraskiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2018.07.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 777, pp.902-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.10.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290025v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic-to-Electronic Conductivity Crossover in CdTe-AgI-As2Te3 Glasses An 110mAg Tracer Diffusion Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macroscopic and electric properties in the CdTe-AgI-As2Se3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b00739⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.264-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2018.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809150v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AgI-HgS-As2S3 glassy system: Macroscopic properties and Raman scattering studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Ionic transport in AgI‐HgS‐As 2 S 3 glasses: Critical percolation and modifier‐controlled domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.197⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (6), pp.2287-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04320506v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Sulfide Dimorphism in Thioarsenate Glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ionic-to-Electronic Conductivity Crossover in CdTe-AgI-As2Te3 Glasses An 110mAg Tracer Diffusion Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (23), pp.5278 - 5290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03382⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (14), pp.4179-4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b00739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426924v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury thioarsenate glasses: a hybrid chain/ pyramidal network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mercury Sulfide Dimorphism in Thioarsenate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra07811j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (23), pp.5278 - 5290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426903v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and electronic transport in AgI-As2Te3 glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The AgI-HgS-As2S3 glassy system: Macroscopic properties and Raman scattering studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.09.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 685, pp.752-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916785v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calendar aging of a graphite/LiFePO4 cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mercury thioarsenate glasses: a hybrid chain/ pyramidal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Duclaud</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (90), pp.49236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07811j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.02.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876555v1</w:t>
+                <w:t xml:space="preserve">hal-01426903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chalcogenide glasses in the CdTe-AgI-As2Te3 system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ionic and electronic transport in AgI-As2Te3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2011.11.048⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Volume 253, Pages 181-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426948v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of new CdSe–AgI–As2Se3 chalcogenide glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Calendar aging of a graphite/LiFePO4 cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp. 296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427069v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">110mAg tracer diffusion studies of CdSe-AgI-As2Se3 glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New chalcogenide glasses in the CdTe-AgI-As2Te3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.08.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2011.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427099v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural origin of conductivity changes in CdSe–AgI–As2Se3 glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of new CdSe–AgI–As2Se3 chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.210-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">110mAg tracer diffusion studies of CdSe-AgI-As2Se3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.1467-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and structural origin of conductivity changes in CdSe–AgI–As2Se3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181, pp.466-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5240,396 +5508,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectra of MCl-Ga 2 S 3 -GeS 2 (M = Na, K, Rb) glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Paraskiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Solid State Chemistry (SSC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Trencin, Slovakia. pp.181-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pac-2021-0702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar aging and post mortem analysis of Graphite/LiFePO4 cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMR - Energy and Material Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, MALAGA, Spain. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5639,163 +5907,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-Cu Bimetallic Based Catalysts for Nitrate Remediation in Water: Synthesis, Characterization, and the Influence of Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Rachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatima Al</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Zahraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (2), pp.1 - 1, 2022, Applications of Environmental Catalysis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21926/cr.2202011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5805,177 +6073,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Conductivity and Tracer Diffusion in Glassy Chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Scientific Reference of Amorphous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, World Scientific, pp.203-249, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811215575_0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6122,51 +6390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schilberth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mardel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mohelsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-025-00785-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04443961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Benmore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bereznev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Khomenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sammoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Rachini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tabaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Hamdan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2022-0303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00081H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2023.142006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alrifai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106955" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinehinane Bounazef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dumortier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Alrifai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18282" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110547" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Ohara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Borisov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202000115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab7c91" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hannon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b08307" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Tverjanovich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00860" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alekseev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.375" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15414" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2018.07.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b00739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.197" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3N9GZG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.09.059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D052GTSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.02.068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2011.11.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPQD1S5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.08.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-640S7PZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.01.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXK1RZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2021-0702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Mira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Zahraa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217958v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Alekseev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811215575_0008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Boukhssim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Yassine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mascot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids6030044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dabaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sammoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schilberth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mardel&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mohelsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-025-00785-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04443961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Benmore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bereznev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Khomenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Rachini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tabaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tlais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Hamdan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2022-0303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sammoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00081H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2023.142006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Ohara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02899" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinehinane Bounazef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alrifai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106955" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dumortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249986" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Alrifai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110547" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab7c91" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Borisov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202000115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02220" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Tverjanovich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00860" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hannon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b08307" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alekseev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.375" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2018.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b00739" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3N9GZG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmentin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iizawa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.09.059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D052GTSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.02.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2011.11.048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPQD1S5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.08.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-640S7PZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.01.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXK1RZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2021-0702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Mira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Zahraa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811215575_0008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>