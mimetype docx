--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,7915 +66,8049 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surface acoustic wave attenuation in aluminum using transverse acoustic field</w:t>
+                <w:t xml:space="preserve">Study of the influence of hardening on sol-gel-type anti-reflective coatings characterized by ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+                <w:t xml:space="preserve">Hervé Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.0650026. </w:t>
+              <w:t xml:space="preserve">Results in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.100936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0260423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rinma.2026.100936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150833v1</w:t>
+                <w:t xml:space="preserve">hal-05591660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband surface acoustic wave attenuation in metals using chirp compression and dispersive interdigital transducers</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Divergent Surface Acoustic Wave Beams’ Generation on an Y128° Lithium Niobate Using Various Types of Interdigital Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0039237⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25041067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313629v1</w:t>
+                <w:t xml:space="preserve">hal-04968168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Divergent Surface Acoustic Wave Beams’ Generation on an Y128° Lithium Niobate Using Various Types of Interdigital Transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measurement of surface acoustic wave attenuation in aluminum using transverse acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dame Fall</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ben Jafela</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25041067⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.0650026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0260423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968168v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electro-adhesion using surface waves generated and detected by Laser-Ultrasonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband surface acoustic wave attenuation in metals using chirp compression and dispersive interdigital transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147, </w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (9), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0039237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664705v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of porous ultrathin gold films grown by ion beam assisted deposition</w:t>
+                <w:t xml:space="preserve">Characterization of electro-adhesion using surface waves generated and detected by Laser-Ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002050⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769982v1</w:t>
+                <w:t xml:space="preserve">hal-04664705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of surface acoustic waves in thin films at extreme wavelength-to-thickness ratios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of porous ultrathin gold films grown by ion beam assisted deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhanin Aassime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0014859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.053404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835165v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Broadband (100–240 MHz) Surface Acoustic Wave Emitter Devoted to the Non-Destructive Characterization of Sub-Micrometric Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dispersion of surface acoustic waves in thin films at extreme wavelength-to-thickness ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22197464⟩</w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (10), pp.104002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0014859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822957v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Optical Characterization of SAW Sensors Coated with Parylene C and Their Analysis Using the Coupling-of-Modes (COM) Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Broadband (100–240 MHz) Surface Acoustic Wave Emitter Devoted to the Non-Destructive Characterization of Sub-Micrometric Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (22), pp.8611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22228611⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (19), pp.7464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22197464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891357v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional and mechanical characterization of metallic thin films based on the measurement of surface acoustic waves dispersion with Slant Stack transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrical and Optical Characterization of SAW Sensors Coated with Parylene C and Their Analysis Using the Coupling-of-Modes (COM) Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab94fe⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.8611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22228611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182118v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Ultrasonic Surface Acoustic Wave Humidity Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (3), pp.205-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/i2m.190305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the laser source position on the generation of Rayleigh modes in a layer–substrate structure with varying degrees of adhesion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Dimensional and mechanical characterization of metallic thin films based on the measurement of surface acoustic waves dispersion with Slant Stack transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.106051⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.105009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab94fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182198v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of interdigital transducers for the generation of surface acoustic waves over a large bandwidth (20-125 MHz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the laser source position on the generation of Rayleigh modes in a layer–substrate structure with varying degrees of adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.106051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.106051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03183481v1</w:t>
+                <w:t xml:space="preserve">hal-03182198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of SAW-type Surface Wave Ultrasonic Sensors for Ultrasonic SHM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of interdigital transducers for the generation of surface acoustic waves over a large bandwidth (20-125 MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09349847.2016.1252870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03117425v1</w:t>
+                <w:t xml:space="preserve">hal-03183481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective and rapid technique for temporal response modeling of surface acoustic wave interdigital transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of SAW-type Surface Wave Ultrasonic Sensors for Ultrasonic SHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09349847.2016.1252870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.09.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03183502v1</w:t>
+                <w:t xml:space="preserve">hal-03117425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive characterization of surfaces and thin coatings using a large-bandwidth interdigital transducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective and rapid technique for temporal response modeling of surface acoustic wave interdigital transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5045213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03185106v1</w:t>
+                <w:t xml:space="preserve">hal-03183502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broadband surface acoustic waves using a dual temporal-spatial chirp method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-destructive characterization of surfaces and thin coatings using a large-bandwidth interdigital transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4994676⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (12), pp.124901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548960v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast time-domain laser Doppler vibrometry characterization of surface acoustic waves devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generation of broadband surface acoustic waves using a dual temporal-spatial chirp method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dame Fall</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 264, pp.96--106. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (1), pp.EL108-EL112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4994676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392694v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PZT ceramic IDT sensors for health monitoring of structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast time-domain laser Doppler vibrometry characterization of surface acoustic waves devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Djoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 264, pp.96--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080493v1</w:t>
+                <w:t xml:space="preserve">hal-02392694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave characterization of optical sol-gel thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of PZT ceramic IDT sensors for health monitoring of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68, pp.102-107. </w:t>
+              <w:t xml:space="preserve">, 2017, 79, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810583v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel-processed hybrid silica-PDMS layers for the optics of high-power laser flux systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface acoustic wave characterization of optical sol-gel thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Compoint</w:t>
+                <w:t xml:space="preserve">François Compoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Montouillout</w:t>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-9825-7⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.102-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492716v1</w:t>
+                <w:t xml:space="preserve">hal-03810583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Sol–gel-processed hybrid silica-PDMS layers for the optics of high-power laser flux systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Compoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Gonon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+                <w:t xml:space="preserve">Y. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1706 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.5031 - 5045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-9825-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119947v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-ultrasound-based non-destructive testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faëse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/085205⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1706 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776123v1</w:t>
+                <w:t xml:space="preserve">hal-03119947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+                <w:t xml:space="preserve">Laser-ultrasound-based non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faëse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/085205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116778v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling based on Spatial Impulse Response Model for Optimization of Inter Digital Transducers (SAW Sensors) for Non Destructive Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Special), pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810639v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Micrometric and Localised Residual Stresses on Amorphous Materials Using Dispersion of Surface Acoustic Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling based on Spatial Impulse Response Model for Optimization of Inter Digital Transducers (SAW Sensors) for Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.392⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.927-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811060v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of micrometric and superficial residual stresses using high frequency surface acoustic waves generated by interdigital transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of Micrometric and Localised Residual Stresses on Amorphous Materials Using Dispersion of Surface Acoustic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Deboucq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 134, pp.4360-4371. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.392-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4826176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916305v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast slot characterization using laser ultrasonics and mode conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of micrometric and superficial residual stresses using high frequency surface acoustic waves generated by interdigital transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faëse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, 095602, 7 p. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.4360-4371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/9/095602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4826176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877664v1</w:t>
+                <w:t xml:space="preserve">hal-00916305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact thickness gauging of a thin film using surface waves and a void effect on their propagation</w:t>
+                <w:t xml:space="preserve">Fast slot characterization using laser ultrasonics and mode conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Fourez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">F. Faëse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23, pp.085608-1-8. </w:t>
+              <w:t xml:space="preserve">, 2013, 24, 095602, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/23/8/085608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/9/095602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790376v1</w:t>
+                <w:t xml:space="preserve">hal-00877664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a superficial field of residual stress on the propagation of surface waves - Applied to the estimation of the depth of the superficial stressed zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-contact thickness gauging of a thin film using surface waves and a void effect on their propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.234104-1-3. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.085608-1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4768434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/23/8/085608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790364v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of interdigital transducer sensors for non-destructive characterization of thin films using high frequency Rayleigh waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a superficial field of residual stress on the propagation of surface waves - Applied to the estimation of the depth of the superficial stressed zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Deboucq</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82, pp.064905-1-7. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.234104-1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3600797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4768434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639936v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness gauging of thin layers by laser ultrasonics and neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of interdigital transducer sensors for non-destructive characterization of thin films using high frequency Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefèvre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 278, pp.012002-1-4. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.064905-1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3600797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579053v1</w:t>
+                <w:t xml:space="preserve">hal-00639936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon wafer characterisation by laser ultrasonics and neural networks</w:t>
+                <w:t xml:space="preserve">Thickness gauging of thin layers by laser ultrasonics and neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefevre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 214, pp.012042 -1-5. </w:t>
+              <w:t xml:space="preserve">, 2011, 278, pp.012002-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/214/1/012042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549913v1</w:t>
+                <w:t xml:space="preserve">hal-00579053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser generated guided waves and finite element modeling for the thickness gauging of thin layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Silicon wafer characterisation by laser ultrasonics and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3317734⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 214, pp.012042 -1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/214/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549540v1</w:t>
+                <w:t xml:space="preserve">hal-00549913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de résonance ultrasonore haute fréquence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laser generated guided waves and finite element modeling for the thickness gauging of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.95-123. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.034901-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/i2m.10.1-2.95-123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3317734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568577v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled analysis of high and low frequency resonant ultrasound spectroscopy : application to the detection of defects in ceramic balls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie de résonance ultrasonore haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3142462⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.95-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.10.1-2.95-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473705v1</w:t>
+                <w:t xml:space="preserve">hal-00568577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics and neural networks for the characterization of thin isotropic plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coupled analysis of high and low frequency resonant ultrasound spectroscopy : application to the detection of defects in ceramic balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Poussot</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.014901-1-6. </w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.054903-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3070518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3142462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473730v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasonic detection of C-crack defects in silicon nitride bearing balls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laser ultrasonics and neural networks for the characterization of thin isotropic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.06.010⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.014901-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3070518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473716v1</w:t>
+                <w:t xml:space="preserve">hal-00473730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide band resonant ultrasound spectroscopy of spheroidal modes for high accuracy estimation of Poisson coefficient of balls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">High frequency ultrasonic detection of C-crack defects in silicon nitride bearing balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79, pp.044901-1-5. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.89-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2908169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360325v1</w:t>
+                <w:t xml:space="preserve">hal-00473716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic constants in acoustoelasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wide band resonant ultrasound spectroscopy of spheroidal modes for high accuracy estimation of Poisson coefficient of balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.244105-1-3. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.044901-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2945882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2908169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360092v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering : comparing experimental investigation and numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effective elastic constants in acoustoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Romero</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.244105-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2945882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138720v1</w:t>
+                <w:t xml:space="preserve">hal-00360092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering: Comparing experimental investigation and numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering by an original double interferometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Devos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lochegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.923-927</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811155v1</w:t>
+                <w:t xml:space="preserve">hal-00138722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusions detection using Lamb waves in flexible printed circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of internal stress profiles using the Barkhausen noise effect. Application : verification to the homogeneity of the shot peening process performed on the raceways of aerospace bearing rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">J. Gualandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, pp.1163-1167</w:t>
+              <w:t xml:space="preserve">Transactions of the ASME, Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.342-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138721v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of internal stress profiles using the Barkhausen noise effect. Application : verification to the homogeneity of the shot peening process performed on the raceways of aerospace bearing rings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusions detection using Lamb waves in flexible printed circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desvaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASME, Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.342-346</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.1163-1167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140200v1</w:t>
+                <w:t xml:space="preserve">hal-00138721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering by an original double interferometric detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering: Comparing experimental investigation and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lochegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roméro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119 (6), pp.3773-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2197806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138722v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric detection of acoustic waves at air-solid interface – Applications to non-destructive testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering : comparing experimental investigation and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lochegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97, pp.094905-1-8</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119, pp.3773-3781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140391v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of residual stress profiles using the Barkhausen noise effect to verify high performance aerospace bearings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interferometric detection of acoustic waves at air-solid interface – Applications to non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20, pp.9-24</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, pp.094905-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140392v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive testing of ceramic balls using high frequency ultrasonic resonance spectroscopy</w:t>
+                <w:t xml:space="preserve">Evaluation of residual stress profiles using the Barkhausen noise effect to verify high performance aerospace bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gualandrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43, pp.802-810</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140393v1</w:t>
+                <w:t xml:space="preserve">hal-00140392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of Rayleigh wave acoustoelastic coefficients : comparison with experimental values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-destructive testing of ceramic balls using high frequency ultrasonic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39, pp.575-583</w:t>
+              <w:t xml:space="preserve">, 2005, 43, pp.802-810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149897v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of Rayleigh wave acoustoelastic coefficients: comparison with experimental values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Theoretical determination of Rayleigh wave acoustoelastic coefficients : comparison with experimental values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (8), pp.575-583. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 39, pp.575-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03811441v1</w:t>
+                <w:t xml:space="preserve">hal-00149897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion thickness gauging in plates using lamb wave group velocity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Theoretical determination of Rayleigh wave acoustoelastic coefficients: comparison with experimental values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (8), pp.575-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00262-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152926v1</w:t>
+                <w:t xml:space="preserve">hal-03811441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of residual stresses in steel rods using a laser line source and piezoelectric transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corrosion thickness gauging in plates using lamb wave group velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 34, pp.355-362</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12, pp.1287-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152937v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal-processing methods for analysing the structure of carbon-epoxy-resin composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Harrouche</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of residual stresses in steel rods using a laser line source and piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">M. Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11, pp.285-290</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159068v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of multilayer structures using neural net classification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Harrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11, pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of stresses in orthotropic materials using Rayleigh waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Signal-processing methods for analysing the structure of carbon-epoxy-resin composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Harrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.285-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03811450v1</w:t>
+                <w:t xml:space="preserve">hal-00159068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural and initial acoustoelastic coefficients on residual stress evaluation: Theory and experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of stresses in orthotropic materials using Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 86 (5), pp.2490-2498. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (4), pp.189-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.371082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0963-8695(98)00046-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811443v1</w:t>
+                <w:t xml:space="preserve">hal-03811450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of stresses in aluminium alloy using optical detection of Rayleigh waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Influence of natural and initial acoustoelastic coefficients on residual stress evaluation: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00009-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (5), pp.2490-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.371082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03811449v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Determination of stresses in aluminium alloy using optical detection of Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (5), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00009-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811445v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of V(z) curves with multiple echoes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Myrdycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorothee Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 28 (3), pp.147-153. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0963-8695(95)00006-J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811455v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de particules biologiques en suspension par ultrasons haute fréquence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observation of V(z) curves with multiple echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1259-C5-1262. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28 (3), pp.147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0963-8695(95)00006-J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252970v1</w:t>
+                <w:t xml:space="preserve">hal-03811455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPTEUR ULTRASONORE HAUTE-FRÉQUENCE À ABSORBEUR ACTIF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Détection de particules biologiques en suspension par ultrasons haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Radziszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-665-C1-668. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1259-C5-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921144⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251102v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVALUATION DE L'ADHÉRENCE PAR ULTRASONS HAUTE-FRÉQUENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CAPTEUR ULTRASONORE HAUTE-FRÉQUENCE À ABSORBEUR ACTIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ravez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-665-C1-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉVALUATION DE L'ADHÉRENCE PAR ULTRASONS HAUTE-FRÉQUENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-835-C1-838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19921182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7984,9576 +8118,9576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'électro-adhésion par Ultrasons-Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF ADHESION BY RAYLEIGH MODES GENERATED AND DETECTED BY LASERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acousticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOELASTIC GRATING FOR NON-DESTRUCTIVE TESTING BY LASER ULTRASONICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Tauk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, TURIN, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61782/fa.2023.0370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterizations of elastic layers made by sol-gel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des paramètres COM (Or/LiNbO3 YX 128°) pour la conception des capteurs SAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alhousseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429301v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Characterizations of elastic layers made by sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Karam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vancouver, Canada. pp.TEA.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2022.TEA.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813746v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des paramètres COM (Or/LiNbO3 YX 128°) pour la conception des capteurs SAW</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réseaux de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791500v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh Modes Generated by Laser-Ultrasonics at the Film-Substrate Interface for the Study of Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of IDT-induced high-frequency surface acoustic waves - Application to the mechanical and dimensional characterization of mesoporous silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of Surface Acoustic Wave pressure sensors for monitoring concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alhousseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katir Ziouche</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2020, IUS2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2849-2852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322825v1</w:t>
+                <w:t xml:space="preserve">hal-03240328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Surface Acoustic Wave pressure sensors for monitoring concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dispersion of IDT-induced high-frequency surface acoustic waves - Application to the mechanical and dimensional characterization of mesoporous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katir Ziouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2020, IUS2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240328v1</w:t>
+                <w:t xml:space="preserve">hal-03322825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of High Frequency Interdigital Transducers for NDT of Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2653-2659, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity range optimization of surface acoustic wave humidity ultrasonic sensors incorporating a polyvinyl alcohol (PVA) layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of metal microlayers using dispersive propagation of surface acoustic waves in 20-125 MHz frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Sensors Conference, IEEE SENSORS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594341v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal microlayers using dispersive propagation of surface acoustic waves in 20-125 MHz frequency range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity range optimization of surface acoustic wave humidity ultrasonic sensors incorporating a polyvinyl alcohol (PVA) layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE Sensors Conference, IEEE SENSORS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595049v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs acoustiques à ondes de surface pour le monitoring des structures en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Talence, France. pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual temporal-spatial chirp method for the generation of broadband surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5036050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of dispersion curves of guided waves using discontinuous Galerkin finite element method: Application to functionally graded materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595566v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computation of dispersion curves of guided waves using discontinuous Galerkin finite element method: Application to functionally graded materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. pp.1741-1741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5035681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590697v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’adhérence de films par ondes acoustiques de surface générées et détectées par sources laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.821-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface guidées générées et détectées par sources laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface et guidées générées et détectées par sources laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées COFREND 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590740v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface et guidées générées et détectées par sources laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface guidées générées et détectées par sources laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Actes des Journées COFREND 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591457v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Optical Approach of SAW Delay Line Characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+                <w:t xml:space="preserve">Contrôle non destructif de cylindres par ultrasons-laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Nowinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame Fall</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Eurosensors Conference, EUROSENSORS XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.838-843</w:t>
+              <w:t xml:space="preserve">7ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586205v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle non destructif de cylindres par ultrasons-laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimisation de capteurs interdigités (IDT) destinés au contrôle non destructif de couches minces par ondes de surface HF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.713-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592101v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de capteurs interdigités (IDT) destinés au contrôle non destructif de couches minces par ondes de surface HF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New Optical Approach of SAW Delay Line Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Djoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique, CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.713-717</w:t>
+              <w:t xml:space="preserve">30th Eurosensors Conference, EUROSENSORS XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.838-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639099v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des champs de contrainte résiduelle à partir des ondes acoustiques de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupement Français d’Analyses de Contraintes Résiduelles, GFAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586624v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités flexibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">42nd Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780477v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation des capteurs flexibles pour la caractérisation de revêtements par contrôle non destructif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics and mode conversion for flaw depth gauging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Mans, France. paper 15509, 9 p</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971600v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of surface residual stress using high frequency Rayleigh waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design and realization of HF ultrasonic transducers on bulk-PZT piezoelectric substrate using laser ablation laser and inkjet printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Mans, France. paper 15530, 6 p</w:t>
+              <w:t xml:space="preserve">13th Conference of the European Ceramic Society, ECERS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971598v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of HF ultrasonic transducers on bulk-PZT piezoelectric substrate using laser ablation laser and inkjet printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation of surface residual stress using high frequency Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the European Ceramic Society, ECERS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Mans, France. paper 15530, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878915v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laser ultrasonics and mode conversion for flaw depth gauging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faëse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Mans, France. paper 15509, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955221v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.1722-1725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803084v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct deposition of surface acoustic wave sensors by aerosol jet printing technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference &amp; Exhibition on Integration Issues of Miniaturized Systems - MEMS, NEMS, ICs and Electronic Components, Smart Systems Integration 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Zurich, Switzerland. Session VII, Paper 32, 1-8</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802646v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Fourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000543, 151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798860v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct deposition of surface acoustic wave sensors by aerosol jet printing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vandormael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seronveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beeckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000543, 151-155</w:t>
+              <w:t xml:space="preserve">6th International Conference &amp; Exhibition on Integration Issues of Miniaturized Systems - MEMS, NEMS, ICs and Electronic Components, Smart Systems Integration 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zurich, Switzerland. Session VII, Paper 32, 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803085v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000033, 93-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811145v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaws detection using laser-ultrasound and mode conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faëse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000466, 1235-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs ultrasonores interdigités HF pour le CND des couches et des revêtements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND, Conférences et exposition sur les essais non destructifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dunkerque, France. Papier 137, 1-10</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806711v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par ultrasons-laser de l'influence d'un défaut débouchant sur la propagation des ondes acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faëse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs ultrasonores interdigités HF pour le CND des couches et des revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées COFREND, Conférences et exposition sur les essais non destructifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dunkerque, France. Papier 137, 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807690v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'épaisseur d'une couche par ultrasons-laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Fourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes de Rayleigh générées et détectées par laser - Applications à la détection de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND, Conférences et exposition sur les essais non destructifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dunkerque, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of IDT sensors for the ultrasonic non-destructive testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation of thin plates using laser ultrasonics and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808301v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of high-frequency (100 MHz) ultrasonic phased arrays based on monocrystalline LiNbO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser ultrasonics and guided waves for the thickness estimation of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808300v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour la caractérisation de couches sur substrat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of IDT sensors for the ultrasonic non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546827v1</w:t>
+                <w:t xml:space="preserve">hal-00808301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics and guided waves for the thickness estimation of thin layers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and simulation of high-frequency (100 MHz) ultrasonic phased arrays based on monocrystalline LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573247v1</w:t>
+                <w:t xml:space="preserve">hal-00808300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of thin plates using laser ultrasonics and neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour la caractérisation de couches sur substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808304v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle non-destructif des billes de roulement par spectroscopie de résonance ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.717-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ultrasonics and guided waves for the thickness estimation of thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive characterization of ceramic aeronautic bearing balls using resonant ultrasound spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de couches minces par ondes guidées générées par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Technological Innovation &amp; Transport Systems, ITT'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575754v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces par ondes guidées générées par laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non-destructive characterization of ceramic aeronautic bearing balls using resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Technological Innovation &amp; Transport Systems, ITT'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575748v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ultrasonics and neural networks for the characterisation of thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Technological Innovation &amp; Transport Systems, ITT'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film thickness determination by laser ultrasonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Détermination de l'épaisseur de couches minces par laser-ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème Journées d'étude sur les Ultrasons-Lasers, JUL6, ArcaSon et Lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2933657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00361160v1</w:t>
+                <w:t xml:space="preserve">hal-00811756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l'épaisseur de couches minces par laser-ultrasons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Film thickness determination by laser ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées d'étude sur les Ultrasons-Lasers, JUL6, ArcaSon et Lumière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.2511-2516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2933657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811756v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic characterization of ceramic balls using resonant ultrasound spectroscopy of spheroidal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.4681-4686, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2935073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la spectroscopie de résonance des ondes ultrasonores de surface : détection de fissures semi-circulaires sur les billes de roulement en nitrure de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude de structures du type couche sur substrat par laser ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées Scientifiques du Groupe d'Acoustique Physique, Sous-marine et Ultra-Sonore de la Société Française d'Acoustique, JAPSUS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique et Technique ECND Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285343v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of guided waves propagation in plates with variable thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria. CD-ROM, Paper ID 1478, 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3728/ICUltrasonic.2007.Vienna.1478_jenot⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasonic estimation of C-crack defects in silicon nitride bearing balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria. CD-ROM, Paper ID 1256, 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1256_deneuville⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de structures du type couche sur substrat par laser ultrasons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application de la spectroscopie de résonance des ondes ultrasonores de surface : détection de fissures semi-circulaires sur les billes de roulement en nitrure de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique et Technique ECND Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Xèmes Journées Scientifiques du Groupe d'Acoustique Physique, Sous-marine et Ultra-Sonore de la Société Française d'Acoustique, JAPSUS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285345v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contraintes résiduelles dans le verre plat trempé thermiquement par méthode ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.529-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de structures du type couche sur substrat par laser ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ultrasons Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis de la propagation d'ondes guidées dans les plaques d'épaisseur variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.689-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stress in flat glass tempering by an original double interferometric detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sizing of structures by laser ultrasonics using air-solid interface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140793v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects detection on silicon nitride balls by laser ultrasonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inclusions detection using Lamb waves in flexible printed circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.313-317</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140396v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of structures by laser ultrasonics using air-solid interface waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Defects detection on silicon nitride balls by laser ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.305-312</w:t>
+              <w:t xml:space="preserve">2005, pp.313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140394v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusions detection using Lamb waves in flexible printed circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stress in flat glass tempering by an original double interferometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lochegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140792v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in acoustics at the IEMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-African Workshop on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de structures par ultrasons-lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Ultrasons-Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic estimation of residual stress distribution in flat glass tempering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive testing of aeronautic bearing ceramic balls by resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1252-1257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation ultrasonore de l'homogénéité des contraintes résiduelles de surface sur du verre plat trempé au moyen d'une double détection interférométrique originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS - Contraintes Internes : de leurs origines à leur utilisation dans les matériaux à propriétés électroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des ondes de Lamb générées par laser à la détermination de profils d'épaisseur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation des constantes élastiques par inversion de la signature acoustique des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.598-601</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.594-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149913v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des constantes élastiques par inversion de la signature acoustique des matériaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application des ondes de Lamb générées par laser à la détermination de profils d'épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.594-597</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.598-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149923v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental determination of the natural and initial acoustoelastic coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1696-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ultrasonics characterization of surface residual stresses in steel rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.1487-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of processing methods for analyzing the structure of carbon epoxy composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Harrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Canada. pp.1191-1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of anisotropic materials with an ultrasonic phased array system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Frenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th World Conference on Non Destructive Testing WCNDT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of leaky Rayleigh waves using a conical phased-array transducer: Modeling time domain signals reflected on anisotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Frenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 IEEE Ultrasonics Symposium. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Sendai, Japan. pp.269-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.1998.762143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of acoustic signatures for non-spherical curved acoustic lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE Ultrasonics Symposium ULTSYM-94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Cannes, France. pp.1413-1416 vol.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ultsym.1994.401856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adhesion using high frequency ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 1991 Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Orlando, United States. pp.899-902, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.1991.234062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17563,2308 +17697,2308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des Paramètres d’un Capteur SAW Sans Fil sur Niobate de Lithium Basée sur la ThéorieCOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Kalai Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des paramètres de capteurs SAW basée sur la théorie COM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Kalai Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre d'Étudiants en région Grand Nord en Acoustique (JEGNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des paramètres de capteurs SAW basée sur la théorie COM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Kalai Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Film Adhesion Using Rayleigh Modes Generated and Detected by Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Réseau de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356611v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of Film Adhesion Using Rayleigh Modes Generated and Detected by Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254498v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'évaluation non destructive des systèmes couche- sur-substrat basée sur les ondes acoustiques de surface (SAW) à l'aide de techniques d'excitation avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Oumekloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de Rayleigh Générés et Détectés Par Lasers Pour la Caractérisation de l'Adhérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Adhesion Phenomenon by Rayleigh Wave Generated and Detected by Laser Ultrasonics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of acoustical field emission of chirped interdigital transducers devoted to non-destructive evaluation of surfaces and thin coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités conformables pour le contrôle non destructif de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Talence, France. , pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs SAW à base de Fresnoite-strontium pour des applications à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Renoirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Martic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités pour le suivi du séchage des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface et guidées générées et détectées par sources laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive testing of thin films using surface acoustic waves and laser ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Fourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Provo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d’une méthode de contrôle non destructif des défauts surfaciques dans le champignon du rail par ultrasons-laser en mode dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 18èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique, JNRDM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SAW-IDT MEMS Sensors for characterization of superficial residual stresses gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités dans le cadre du projet PRISTIFLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontre Industrie-Recherche ‘Les céramiques techniques dans les applications électroniques’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vallauris Golfe-Juan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs ultrasonores interdigités HF pour le CND des couches et des revêtements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Lille Nord de France 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation tridimensionnelle des défauts sur tubes par contrôle non destructif ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Smime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France. Actes des Journées COFREND 2014, Conférences et exposition sur les essais non destructifs, paper ME1P28, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19874,387 +20008,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPERSION OF LONGITUDINAL ULTRASONIC WAVE VELOCITY THROUGH CARBON-EPOXY COMPOSITE MATERIALS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics International 93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.435-438, 1993, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-7506-1877-9.50108-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-7506-1877-9.50108-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03811463v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-00777742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes élastiques : ondes de volume, guidées et de surface. Application à la caractérisation et à l'évaluation non destructives des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20401,51 +20415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197464" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab94fe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTPH9GMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03548960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4994676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Compoint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Belleville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Montouillout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9825-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03776123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/085205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4826176" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fa&#235;se" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095602" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fourez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/8/085608" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8W89M3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768434" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3317734" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.10.1-2.95-123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3142462" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poussot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3070518" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.06.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRL30391-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908169" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945882" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lochegnies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Devos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rom&#233;ro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2197806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandrii" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00262-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2GN5HQM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harrouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(98)00046-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J9M6JF4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811443v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00009-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM63D9RB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0963-8695(95)00006-J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BCD8BC1B10A2D0D2364FCA13D980E58BFE55D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ravez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921144" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB6BCC474181415F8E5DA3A3FFD629E9229F857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921182" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DED7E002AAFE4B8292ED12AE7A909E8EBB75442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0370" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boscher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.TEA.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813746v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Karam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791500v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688151v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251563" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0396" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586205v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Nowinski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971598v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandormael" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seronveaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnoye" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beeckman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803085v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faese" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808304v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933657" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811756v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935073" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285343v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonic.2007.Vienna.1478_jenot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362702v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1256_deneuville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285345v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147743v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140793v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140398v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rom&#233;ro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149913v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zeggar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157810v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Qian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159087v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.762143" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811459v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.1994.401856" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811467v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1991.234062" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029145v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Kalai Mathlouthi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025446v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356611v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254498v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356593v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595991v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ndao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lefebvre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675985v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Smime" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811463v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-7506-1877-9.50108-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777742v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149935v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2026.100936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab94fe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTPH9GMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03548960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4994676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Compoint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Belleville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Montouillout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9825-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03776123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/085205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.192" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4826176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fa&#235;se" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095602" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fourez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/8/085608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8W89M3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3317734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.10.1-2.95-123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3142462" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poussot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3070518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRL30391-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945882" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lochegnies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Devos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rom&#233;ro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2197806" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandrii" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00262-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2GN5HQM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harrouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(98)00046-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J9M6JF4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00009-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM63D9RB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0963-8695(95)00006-J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945279" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BCD8BC1B10A2D0D2364FCA13D980E58BFE55D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ravez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB6BCC474181415F8E5DA3A3FFD629E9229F857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921182" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DED7E002AAFE4B8292ED12AE7A909E8EBB75442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342707v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791500v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429301v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boscher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.TEA.6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Karam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688151v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Nowinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandormael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seronveaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnoye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beeckman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807691v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faese" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808304v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933657" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361161v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonic.2007.Vienna.1478_jenot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362702v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1256_deneuville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140194v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140793v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140399v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140398v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rom&#233;ro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zeggar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149913v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157810v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Qian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250452v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159087v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.762143" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811459v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.1994.401856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1991.234062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Kalai Mathlouthi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029112v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254498v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356611v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587001v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590778v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ndao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lefebvre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675985v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Smime" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-7506-1877-9.50108-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>