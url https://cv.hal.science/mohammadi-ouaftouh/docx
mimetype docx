--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -3019,282 +3019,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-ultrasound-based non-destructive testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Special), pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776123v1</w:t>
+                <w:t xml:space="preserve">hal-03116778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dame Fall</w:t>
+                <w:t xml:space="preserve">Laser-ultrasound-based non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faëse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/085205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116778v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling based on Spatial Impulse Response Model for Optimization of Inter Digital Transducers (SAW Sensors) for Non Destructive Testing</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, 095602, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.085608-1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278, pp.012002-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 214, pp.012042 -1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.034901-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.95-123. </w:t>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.054903-1-6. </w:t>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79, pp.044901-1-5. </w:t>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.244105-1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5414,645 +5414,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering by an original double interferometric detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Devos</w:t>
+                <w:t xml:space="preserve">Estimation of internal stress profiles using the Barkhausen noise effect. Application : verification to the homogeneity of the shot peening process performed on the raceways of aerospace bearing rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lochegnies</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gualandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, pp.923-927</w:t>
+              <w:t xml:space="preserve">Transactions of the ASME, Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.342-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138722v1</w:t>
+                <w:t xml:space="preserve">hal-00140200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of internal stress profiles using the Barkhausen noise effect. Application : verification to the homogeneity of the shot peening process performed on the raceways of aerospace bearing rings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering by an original double interferometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desvaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gualandri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Lochegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASME, Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.342-346</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.923-927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140200v1</w:t>
+                <w:t xml:space="preserve">hal-00138722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusions detection using Lamb waves in flexible printed circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering: Comparing experimental investigation and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lochegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119 (6), pp.3773-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2197806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138721v1</w:t>
+                <w:t xml:space="preserve">hal-03811155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering: Comparing experimental investigation and numerical modeling</w:t>
+                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering : comparing experimental investigation and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Devos</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lochegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Roméro</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 119 (6), pp.3773-3781. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 119, pp.3773-3781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811155v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of residual stresses in flat glass tempering : comparing experimental investigation and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusions detection using Lamb waves in flexible printed circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Romero</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 119, pp.3773-3781</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.1163-1167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138720v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric detection of acoustic waves at air-solid interface – Applications to non-destructive testing</w:t>
               </w:r>
@@ -6077,51 +6077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97, pp.094905-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gualandrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,51 +6319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43, pp.802-810</w:t>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6526,51 +6526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12, pp.1287-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6789,51 +6789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7018,51 +7018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 32 (4), pp.189-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7242,64 +7242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 86 (5), pp.2490-2498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37 (5), pp.365-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7596,64 +7596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of V(z) curves with multiple echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPTEUR ULTRASONORE HAUTE-FRÉQUENCE À ABSORBEUR ACTIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ravez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,64 +7984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉVALUATION DE L'ADHÉRENCE PAR ULTRASONS HAUTE-FRÉQUENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8502,407 +8502,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des paramètres COM (Or/LiNbO3 YX 128°) pour la conception des capteurs SAW</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical Characterizations of elastic layers made by sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vancouver, Canada. pp.TEA.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2022.TEA.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791500v2</w:t>
+                <w:t xml:space="preserve">hal-04429301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterizations of elastic layers made by sol-gel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+                <w:t xml:space="preserve">Réseaux de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OIC.2022.TEA.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04429301v1</w:t>
+                <w:t xml:space="preserve">hal-03813746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+                <w:t xml:space="preserve">Détermination des paramètres COM (Or/LiNbO3 YX 128°) pour la conception des capteurs SAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alhousseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813746v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh Modes Generated by Laser-Ultrasonics at the Film-Substrate Interface for the Study of Adhesion</w:t>
               </w:r>
@@ -10282,51 +10282,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface et guidées générées et détectées par sources laser</w:t>
+                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface guidées générées et détectées par sources laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
@@ -10344,97 +10344,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Actes des Journées COFREND 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591457v1</w:t>
+                <w:t xml:space="preserve">hal-03590740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface guidées générées et détectées par sources laser</w:t>
+                <w:t xml:space="preserve">Caractérisation de dépôts et revêtements minces par ondes de surface et guidées générées et détectées par sources laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
@@ -10452,73 +10452,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées COFREND 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590740v1</w:t>
+                <w:t xml:space="preserve">hal-03591457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons réfractaires</w:t>
               </w:r>
@@ -11413,277 +11413,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
+                <w:t xml:space="preserve">Design and realization of HF ultrasonic transducers on bulk-PZT piezoelectric substrate using laser ablation laser and inkjet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
+              <w:t xml:space="preserve">13th Conference of the European Ceramic Society, ECERS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955221v1</w:t>
+                <w:t xml:space="preserve">hal-00878915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of HF ultrasonic transducers on bulk-PZT piezoelectric substrate using laser ablation laser and inkjet printing</w:t>
+                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rigo</w:t>
+                <w:t xml:space="preserve">Olivier Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Deboucq</w:t>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the European Ceramic Society, ECERS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878915v1</w:t>
+                <w:t xml:space="preserve">hal-00955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of surface residual stress using high frequency Rayleigh waves</w:t>
               </w:r>
@@ -11721,51 +11721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le Mans, France. paper 15530, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11790,51 +11790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ultrasonics and mode conversion for flaw depth gauging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faëse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11842,51 +11842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le Mans, France. paper 15509, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11905,683 +11905,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+                <w:t xml:space="preserve">Direct deposition of surface acoustic wave sensors by aerosol jet printing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vandormael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seronveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beeckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference &amp; Exhibition on Integration Issues of Miniaturized Systems - MEMS, NEMS, ICs and Electronic Components, Smart Systems Integration 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zurich, Switzerland. Session VII, Paper 32, 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811145v1</w:t>
+                <w:t xml:space="preserve">hal-00802646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000033, 93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798860v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Fourez</w:t>
+                <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.1722-1725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803085v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct deposition of surface acoustic wave sensors by aerosol jet printing technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference &amp; Exhibition on Integration Issues of Miniaturized Systems - MEMS, NEMS, ICs and Electronic Components, Smart Systems Integration 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Zurich, Switzerland. Session VII, Paper 32, 1-8</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802646v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization by laser-ultrasonics of thin film/substrate structure : application to the detection of microcracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000033, 93-99</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000543, 151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803084v1</w:t>
+                <w:t xml:space="preserve">hal-00803085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaws detection using laser-ultrasound and mode conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faëse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12764,243 +12764,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par ultrasons-laser de l'influence d'un défaut débouchant sur la propagation des ondes acoustiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faëse</w:t>
+                <w:t xml:space="preserve">Développement de capteurs ultrasonores interdigités HF pour le CND des couches et des revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées COFREND, Conférences et exposition sur les essais non destructifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dunkerque, France. Papier 137, 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807691v1</w:t>
+                <w:t xml:space="preserve">hal-00806711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs ultrasonores interdigités HF pour le CND des couches et des revêtements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Deboucq</w:t>
+                <w:t xml:space="preserve">Étude par ultrasons-laser de l'influence d'un défaut débouchant sur la propagation des ondes acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faëse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND, Conférences et exposition sur les essais non destructifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dunkerque, France. Papier 137, 1-10</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806711v1</w:t>
+                <w:t xml:space="preserve">hal-00807691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'épaisseur d'une couche par ultrasons-laser</w:t>
               </w:r>
@@ -13038,51 +13038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13267,51 +13267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13330,523 +13330,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics and guided waves for the thickness estimation of thin layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lefevre</w:t>
+                <w:t xml:space="preserve">Development of IDT sensors for the ultrasonic non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573247v1</w:t>
+                <w:t xml:space="preserve">hal-00808301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of IDT sensors for the ultrasonic non-destructive testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+                <w:t xml:space="preserve">Design and simulation of high-frequency (100 MHz) ultrasonic phased arrays based on monocrystalline LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808301v1</w:t>
+                <w:t xml:space="preserve">hal-00808300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of high-frequency (100 MHz) ultrasonic phased arrays based on monocrystalline LiNbO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour la caractérisation de couches sur substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808300v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour la caractérisation de couches sur substrat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deboucq</w:t>
+                <w:t xml:space="preserve">Laser ultrasonics and guided waves for the thickness estimation of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546827v1</w:t>
+                <w:t xml:space="preserve">hal-00573247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle non-destructif des billes de roulement par spectroscopie de résonance ultrasonore</w:t>
               </w:r>
@@ -13884,51 +13884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.717-725</w:t>
@@ -14009,51 +14009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14130,51 +14130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14251,51 +14251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Technological Innovation &amp; Transport Systems, ITT'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
@@ -14501,51 +14501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journées d'étude sur les Ultrasons-Lasers, JUL6, ArcaSon et Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14609,51 +14609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14756,51 +14756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.4681-4686, </w:t>
@@ -14832,520 +14832,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de structures du type couche sur substrat par laser ultrasons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element modelling of guided waves propagation in plates with variable thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique et Technique ECND Grand Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria. CD-ROM, Paper ID 1478, 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3728/ICUltrasonic.2007.Vienna.1478_jenot⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285345v1</w:t>
+                <w:t xml:space="preserve">hal-00362703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of guided waves propagation in plates with variable thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency ultrasonic estimation of C-crack defects in silicon nitride bearing balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Austria. CD-ROM, Paper ID 1478, 4p., </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Austria. CD-ROM, Paper ID 1256, 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1256_deneuville⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3728/ICUltrasonic.2007.Vienna.1478_jenot⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00362703v1</w:t>
+                <w:t xml:space="preserve">hal-00362702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasonic estimation of C-crack defects in silicon nitride bearing balls</w:t>
+                <w:t xml:space="preserve">Application de la spectroscopie de résonance des ondes ultrasonores de surface : détection de fissures semi-circulaires sur les billes de roulement en nitrure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xèmes Journées Scientifiques du Groupe d'Acoustique Physique, Sous-marine et Ultra-Sonore de la Société Française d'Acoustique, JAPSUS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1256_deneuville⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00362702v1</w:t>
+                <w:t xml:space="preserve">hal-00285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la spectroscopie de résonance des ondes ultrasonores de surface : détection de fissures semi-circulaires sur les billes de roulement en nitrure de silicium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Deneuville</w:t>
+                <w:t xml:space="preserve">Etude de structures du type couche sur substrat par laser ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées Scientifiques du Groupe d'Acoustique Physique, Sous-marine et Ultra-Sonore de la Société Française d'Acoustique, JAPSUS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique et Technique ECND Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285343v1</w:t>
+                <w:t xml:space="preserve">hal-00285345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contraintes résiduelles dans le verre plat trempé thermiquement par méthode ultrasonore</w:t>
               </w:r>
@@ -15383,51 +15383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.529-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15497,51 +15497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ultrasons Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15605,51 +15605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.689-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15706,51 +15706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15794,77 +15794,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15941,51 +15941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16029,77 +16029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lochegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint World Congress on Ultrasonics/Ultrasonics International, WCU/UI'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
@@ -16122,204 +16122,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in acoustics at the IEMN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement de structures par ultrasons-lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-African Workshop on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3èmes Journées Ultrasons-Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140399v1</w:t>
+                <w:t xml:space="preserve">hal-00140398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de structures par ultrasons-lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research in acoustics at the IEMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Ultrasons-Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Euro-African Workshop on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140398v1</w:t>
+                <w:t xml:space="preserve">hal-00140399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic estimation of residual stress distribution in flat glass tempering</w:t>
               </w:r>
@@ -16357,51 +16357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16663,242 +16663,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des constantes élastiques par inversion de la signature acoustique des matériaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">Application des ondes de Lamb générées par laser à la détermination de profils d'épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.594-597</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.598-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149923v1</w:t>
+                <w:t xml:space="preserve">hal-00149913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des ondes de Lamb générées par laser à la détermination de profils d'épaisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Estimation des constantes élastiques par inversion de la signature acoustique des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.598-601</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.594-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149913v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental determination of the natural and initial acoustoelastic coefficients</w:t>
               </w:r>
@@ -16910,77 +16910,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1696-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17050,51 +17050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.1487-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17151,51 +17151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17432,64 +17432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of acoustic signatures for non-spherical curved acoustic lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17562,64 +17562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adhesion using high frequency ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18068,273 +18068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Karam</w:t>
+                <w:t xml:space="preserve">Study of Film Adhesion Using Rayleigh Modes Generated and Detected by Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254498v1</w:t>
+                <w:t xml:space="preserve">hal-04356611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Film Adhesion Using Rayleigh Modes Generated and Detected by Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau de sources pour le Contrôle Non Destructif par Ultrasons-Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356611v1</w:t>
+                <w:t xml:space="preserve">hal-04254498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'évaluation non destructive des systèmes couche- sur-substrat basée sur les ondes acoustiques de surface (SAW) à l'aide de techniques d'excitation avancées</w:t>
               </w:r>
@@ -20022,51 +20022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPERSION OF LONGITUDINAL ULTRASONIC WAVE VELOCITY THROUGH CARBON-EPOXY COMPOSITE MATERIALS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20415,51 +20415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2026.100936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab94fe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTPH9GMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03548960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4994676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Compoint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Belleville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Montouillout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9825-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03776123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/085205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.192" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4826176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fa&#235;se" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095602" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fourez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/8/085608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8W89M3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3317734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.10.1-2.95-123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3142462" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poussot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3070518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRL30391-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945882" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lochegnies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Devos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rom&#233;ro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2197806" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandrii" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00262-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2GN5HQM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harrouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(98)00046-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J9M6JF4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00009-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM63D9RB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0963-8695(95)00006-J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945279" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BCD8BC1B10A2D0D2364FCA13D980E58BFE55D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ravez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB6BCC474181415F8E5DA3A3FFD629E9229F857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921182" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DED7E002AAFE4B8292ED12AE7A909E8EBB75442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342707v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791500v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429301v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boscher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.TEA.6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Karam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688151v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Nowinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandormael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seronveaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnoye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beeckman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807691v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faese" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808304v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933657" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361161v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonic.2007.Vienna.1478_jenot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362702v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1256_deneuville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140194v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140793v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140399v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140398v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rom&#233;ro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zeggar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149913v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157810v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Qian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250452v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159087v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.762143" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811459v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.1994.401856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1991.234062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Kalai Mathlouthi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029112v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254498v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356611v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587001v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590778v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ndao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lefebvre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675985v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Smime" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-7506-1877-9.50108-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2026.100936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Jafela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamouda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab94fe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTPH9GMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03548960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4994676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Compoint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Belleville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Montouillout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9825-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03776123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/085205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.192" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4826176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fa&#235;se" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/9/095602" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fourez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/8/085608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8W89M3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3317734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.10.1-2.95-123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3142462" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poussot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3070518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRL30391-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945882" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lochegnies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Devos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rom&#233;ro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2197806" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gualandrii" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00262-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2GN5HQM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harrouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(98)00046-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J9M6JF4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00009-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM63D9RB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0963-8695(95)00006-J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945279" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BCD8BC1B10A2D0D2364FCA13D980E58BFE55D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ravez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB6BCC474181415F8E5DA3A3FFD629E9229F857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921182" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DED7E002AAFE4B8292ED12AE7A909E8EBB75442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342707v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boscher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.TEA.6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813746v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Karam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791500v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688151v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590740v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Nowinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586205v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandormael" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seronveaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnoye" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beeckman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807691v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faese" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808304v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573247v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933657" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361161v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonic.2007.Vienna.1478_jenot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1256_deneuville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140194v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140793v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rom&#233;ro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149913v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149923v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zeggar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157810v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Qian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250452v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159087v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.762143" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811459v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.1994.401856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1991.234062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Kalai Mathlouthi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029112v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254558v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03596985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587001v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590778v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ndao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lefebvre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675985v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04088455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Smime" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-7506-1877-9.50108-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>