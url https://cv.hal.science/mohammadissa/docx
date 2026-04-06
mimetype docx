--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -66,642 +66,965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupling surrogate neural networks and classical numerical solvers for non-smooth mechanical dynamics with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385069v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of lamination stacks based on the vector potential formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TT-FEAST: A high-dimensional eigenvalue solver using contour integration and tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Issa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair Poignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063629v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Element Method for Conductive Thin Layer in 3D Eddy Current Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hybrid AI–physics coupling for multibody dynamics with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the International Association for Boundary Element Methods (IABEM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational and Artificial Intelligence for Mechanics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883424v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Element Method for 3D Eddy Current Problems With a Conductive Thin Layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Homogenization of lamination stacks based on the vector potential formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bannwarth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Electromagnetics (NUMELEC 2017), Nov. 15-17, 2017, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937805v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boundary Element Method for Conductive Thin Layer in 3D Eddy Current Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium of the International Association for Boundary Element Methods (IABEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary Element Method for 3D Eddy Current Problems With a Conductive Thin Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Electromagnetics (NUMELEC 2017), Nov. 15-17, 2017, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Modelling for 3D Eddy Current Problems with a Conductive Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -711,353 +1034,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Giraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9586, Inria. 2025, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017425v3</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05385069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling and discretisation of magnetic components in eddy current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnetism. Université Paul Sabatier - Toulouse III, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU30177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02500653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1067,307 +1270,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes Simplex Virus 1 Replication, Ocular Disease, and Reactivations from Latency Are Restricted Unilaterally after Inoculation of Virus into the Lip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Haigh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01586-19⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.502-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301618v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+                <w:t xml:space="preserve">Herpes Simplex Virus 1 Replication, Ocular Disease, and Reactivations from Latency Are Restricted Unilaterally after Inoculation of Virus into the Lip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Takissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Naas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01586-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320511v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1514,51 +1717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02500653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Haigh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Takissian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01586-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02500653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Haigh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Takissian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01586-19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>