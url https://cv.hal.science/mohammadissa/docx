--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -186,1383 +186,1383 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9586, Inria. 2025, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017425v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TT-FEAST: A high-dimensional eigenvalue solver using contour integration and tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
+              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049142v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT-FEAST: A high-dimensional eigenvalue solver using contour integration and tensor train format</w:t>
+                <w:t xml:space="preserve">Hybrid AI–physics coupling for multibody dynamics with contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Iannacito</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational and Artificial Intelligence for Mechanics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552372v1</w:t>
+                <w:t xml:space="preserve">hal-05552387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid AI–physics coupling for multibody dynamics with contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational and Artificial Intelligence for Mechanics and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552387v1</w:t>
+                <w:t xml:space="preserve">hal-05049142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of lamination stacks based on the vector potential formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method for Conductive Thin Layer in 3D Eddy Current Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the International Association for Boundary Element Methods (IABEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Element Method for 3D Eddy Current Problems With a Conductive Thin Layer</w:t>
+                <w:t xml:space="preserve">Asymptotic Modelling for 3D Eddy Current Problems with a Conductive Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Electromagnetics (NUMELEC 2017), Nov. 15-17, 2017, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced COmputational Methods in ENgineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937805v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Modelling for 3D Eddy Current Problems with a Conductive Thin Layer</w:t>
+                <w:t xml:space="preserve">Boundary Element Method for 3D Eddy Current Problems With a Conductive Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">O. Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced COmputational Methods in ENgineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Electromagnetics (NUMELEC 2017), Nov. 15-17, 2017, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679683v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05017425v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.502-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herpes Simplex Virus 1 Replication, Ocular Disease, and Reactivations from Latency Are Restricted Unilaterally after Inoculation of Virus into the Lip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Takissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Naas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01586-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling and discretisation of magnetic components in eddy current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnetism. Université Paul Sabatier - Toulouse III, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU30177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02500653v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-02301618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1717,51 +1717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02500653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Haigh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Takissian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01586-19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Haigh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Takissian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Naas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01586-19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02500653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>