--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -723,338 +723,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Increasing Levels of Low-Quality Forage in Dairy Cows’ Diets to Regulate Enteric Methane Production in Subtropical Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic relationships between meat quality parameters and residual feed intake in Japanese black Wagyu cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.149-159. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/methane3010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543199v1</w:t>
+                <w:t xml:space="preserve">hal-04681754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic relationships between meat quality parameters and residual feed intake in Japanese black Wagyu cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Increasing Levels of Low-Quality Forage in Dairy Cows’ Diets to Regulate Enteric Methane Production in Subtropical Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">Manuel González-Ronquillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Pinna</w:t>
+                <w:t xml:space="preserve">Francisca Avilés Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuma Maeda</w:t>
+                <w:t xml:space="preserve">Reynaldo Zaragoza-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Ogawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+                <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102, </w:t>
+              <w:t xml:space="preserve">Methane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.149-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/methane3010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681754v1</w:t>
+                <w:t xml:space="preserve">hal-04543199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of spatially distributed enteric methane emissions from cattle across the geo-climatic regions of Mexico and uncertainty assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Vázquez-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming and Setting Up the Object Detection Algorithm YOLO to Determine Feeding Activities of Beef Cattle: A Comparison between YOLOv8m and YOLOv10m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Fredy Ramirez-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1502,321 +1502,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fiber digestibility on methane emission, milk production and quality in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Machine Learning Algorithms to Describe the Characteristics of Dairy Sheep Lactation Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Castro-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Magno Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Longinos Muñoz-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53588/alpa.310538⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13172772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210837v1</w:t>
+                <w:t xml:space="preserve">hal-04210853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Machine Learning Algorithms to Describe the Characteristics of Dairy Sheep Lactation Curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Castro-Espinoza</w:t>
+                <w:t xml:space="preserve">Effect of fiber digestibility on methane emission, milk production and quality in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Ronquillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Avilés Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Magno Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+                <w:t xml:space="preserve">María Fernanda Vázquez Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Longinos Muñoz-Benítez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octavio Castelan-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (17), pp.2772. </w:t>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (Supl. 1), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13172772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53588/alpa.310538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210853v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Grouping and Machine-Learning Techniques: Towards a Feed Efficiency Improvement in Beef Cattle Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Valencia-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Paz-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3013,51 +3013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Palma García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Avilés Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (10), </w:t>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capítulo 22 : Ganaderia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Alonso Castelán Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ángeles-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Alonso Castelán Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Nations Environment Programme (UNEP); Climate and Clean Air Coalition (CCAC). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated assessment of short-lived climate pollutants in Latin America and the Caribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.162-163, 2018, 978-92-807-3549-9</w:t>
@@ -4177,51 +4177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C76E418C"/>
+    <w:nsid w:val="A4FD0ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4408,51 +4408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-benaouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0143-7007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05380828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Edgardo Corea-Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alejandra Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vicente Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Hilda Ramirez-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2578317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Corea-Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ramirez-Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lizarazo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castro-Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever del Jes&#250;s Flores Santiago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cardoso-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Valencia-Salazar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Merlo-Maydana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Flores-Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Quispe-Turpo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Lee-Rangel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29393/CHJAAS40-15PBFA80015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04543199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Avil&#233;s Nova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Zaragoza-Guerrero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ku-Vera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/methane3010009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pinna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Maeda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04453491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez-Carrillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Viridiana Castel&#225;n-Jaime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Molina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04346773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Devant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Llonch Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez Carrillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Castelan-Ortega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53588/alpa.310538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guevara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro-Espinoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magno Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13172772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Garc&#237;a-Rend&#243;n-Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez-D&#237;az" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lizarazo-Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29057/icap.v8i15.8209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Mar&#237;a Rivera-Alegria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R&#237;os-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Mac&#237;as-Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Herrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Herrera-Camacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.2018363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chay-Canul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Castro-Espinoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Robles Jimenez Lizbeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Xochitemol Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Osorio Avalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31893/jabb.21018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Valencia-Salazar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Paz-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03026169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D.R.N. Appuhamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Alonso Castel&#225;n Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Elizabeth Pedraza Beltr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Stefanny Hern&#225;ndez Pineda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez Ronquillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10020227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Palma Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-8478cr20170484" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vicente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2017.1406080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa T. Molina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29312/remexca.v8i4.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soldado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Argamenteria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos &#193;ngeles-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Rosas-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Benitez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Armando Salinas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-benaouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0143-7007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05380828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Edgardo Corea-Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alejandra Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vicente Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Hilda Ramirez-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2578317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Corea-Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ramirez-Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lizarazo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castro-Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever del Jes&#250;s Flores Santiago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cardoso-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Valencia-Salazar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Merlo-Maydana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Flores-Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Quispe-Turpo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Lee-Rangel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29393/CHJAAS40-15PBFA80015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pinna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Maeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Ogawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04543199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Avil&#233;s Nova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Zaragoza-Guerrero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ku-Vera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/methane3010009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04453491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez-Carrillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Viridiana Castel&#225;n-Jaime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Molina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04346773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Devant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Llonch Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guevara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro-Espinoza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magno Fernandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13172772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez Carrillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Castelan-Ortega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53588/alpa.310538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Garc&#237;a-Rend&#243;n-Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez-D&#237;az" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lizarazo-Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29057/icap.v8i15.8209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Mar&#237;a Rivera-Alegria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R&#237;os-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Mac&#237;as-Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Herrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Herrera-Camacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.2018363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chay-Canul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Castro-Espinoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Robles Jimenez Lizbeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Xochitemol Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Osorio Avalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31893/jabb.21018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Valencia-Salazar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Paz-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03026169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D.R.N. Appuhamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Alonso Castel&#225;n Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Elizabeth Pedraza Beltr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Stefanny Hern&#225;ndez Pineda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez Ronquillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10020227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Palma Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-8478cr20170484" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vicente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2017.1406080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa T. Molina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29312/remexca.v8i4.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soldado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Argamenteria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos &#193;ngeles-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Rosas-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Benitez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Armando Salinas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>