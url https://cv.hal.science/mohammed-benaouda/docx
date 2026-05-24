--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -455,1368 +455,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Mesquite Pods (Prosopis spp.) as an Alternative to Improve the Productive Performance and Methane Mitigation in Small Ruminants: A Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Phenotypic relationships between meat quality parameters and residual feed intake in Japanese black Wagyu cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
+                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ever del Jesús Flores Santiago</w:t>
+                <w:t xml:space="preserve">Danielle Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Cardoso-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Yuma Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Valencia-Salazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Enrique del Razo Rodriguez</w:t>
+                <w:t xml:space="preserve">Yuichi Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation10120625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007907v1</w:t>
+                <w:t xml:space="preserve">hal-04681754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Body Weight Through Biometric Measurements in Bolivian Llamas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Increasing Levels of Low-Quality Forage in Dairy Cows’ Diets to Regulate Enteric Methane Production in Subtropical Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Ronquillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Merlo-Maydana</w:t>
+                <w:t xml:space="preserve">Francisca Avilés Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Flores-Lopez</w:t>
+                <w:t xml:space="preserve">Reynaldo Zaragoza-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Quispe-Turpo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
+                <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chilean journal of agricultural &amp; animal sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29393/CHJAAS40-15PBFA80015⟩</w:t>
+              <w:t xml:space="preserve">Methane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/methane3010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652157v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic relationships between meat quality parameters and residual feed intake in Japanese black Wagyu cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of spatially distributed enteric methane emissions from cattle across the geo-climatic regions of Mexico and uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">María Fernanda Vázquez-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Pinna</w:t>
+                <w:t xml:space="preserve">Sofía Viridiana Castelán-Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuma Maeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+                <w:t xml:space="preserve">Luisa Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skae192⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 322, pp.120389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681754v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Increasing Levels of Low-Quality Forage in Dairy Cows’ Diets to Regulate Enteric Methane Production in Subtropical Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programming and Setting Up the Object Detection Algorithm YOLO to Determine Feeding Activities of Beef Cattle: A Comparison between YOLOv8m and YOLOv10m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Fredy Ramirez-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/methane3010009⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14192821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543199v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of spatially distributed enteric methane emissions from cattle across the geo-climatic regions of Mexico and uncertainty assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Use of Mesquite Pods (Prosopis spp.) as an Alternative to Improve the Productive Performance and Methane Mitigation in Small Ruminants: A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
+                <w:t xml:space="preserve">Ever del Jesús Flores Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cardoso-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Valencia-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Fernanda Vázquez-Carrillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisa Molina</w:t>
+                <w:t xml:space="preserve">Oscar Enrique del Razo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120389⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation10120625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453491v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming and Setting Up the Object Detection Algorithm YOLO to Determine Feeding Activities of Beef Cattle: A Comparison between YOLOv8m and YOLOv10m</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">Predicting Body Weight Through Biometric Measurements in Bolivian Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Merlo-Maydana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Flores-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Fredy Ramirez-Agudelo</w:t>
+                <w:t xml:space="preserve">Israel Quispe-Turpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Héctor Lee-Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (19), pp.2821. </w:t>
+              <w:t xml:space="preserve">Chilean journal of agricultural &amp; animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.150-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14192821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29393/CHJAAS40-15PBFA80015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751826v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase diets may improve feed efficiency in fattening crossbreed Holstein bulls: a retrospective simulation of the economic and environmental impact</w:t>
+                <w:t xml:space="preserve">Effect of the nature of energy (lipids vs. carbohydrates) on enteric methane emission and dairy performance in cows fed grass silage-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Devant</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Llonch Fernández</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.101030. </w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.1257 - 1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1828051x.2023.2244525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346773v1</w:t>
+                <w:t xml:space="preserve">hal-04331213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the nature of energy (lipids vs. carbohydrates) on enteric methane emission and dairy performance in cows fed grass silage-based diets</w:t>
+                <w:t xml:space="preserve">Multiphase diets may improve feed efficiency in fattening crossbreed Holstein bulls: a retrospective simulation of the economic and environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Maria Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Llonch Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.1257 - 1267. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1828051x.2023.2244525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331213v1</w:t>
+                <w:t xml:space="preserve">hal-04346773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Machine Learning Algorithms to Describe the Characteristics of Dairy Sheep Lactation Curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fiber digestibility on methane emission, milk production and quality in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Ronquillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Avilés Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Guevara</w:t>
+                <w:t xml:space="preserve">María Fernanda Vázquez Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Castro-Espinoza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octavio Castelan-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13172772⟩</w:t>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (Supl. 1), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53588/alpa.310538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210853v1</w:t>
+                <w:t xml:space="preserve">hal-04210837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fiber digestibility on methane emission, milk production and quality in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Machine Learning Algorithms to Describe the Characteristics of Dairy Sheep Lactation Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Castro-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Magno Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Castelan-Ortega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfonso Longinos Muñoz-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (Supl. 1), pp.213-220. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53588/alpa.310538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13172772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210837v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Grouping and Machine-Learning Techniques: Towards a Feed Efficiency Improvement in Beef Cattle Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,90 +2425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">82 Effect of feeding Mesquite (Prosopis spp.) pods on productive performance and methane emissions in small ruminants: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Angeles-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Valencia-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Paz-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2840,51 +2840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of existing mathematical models predicting enteric methane emissions from ruminants: Animal categories and dietary mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,51 +3013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Palma García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Avilés Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (10), </w:t>
@@ -3480,247 +3480,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mathematical models to predict methane emissions from ruminants under different dietary mitigation strategies</w:t>
+                <w:t xml:space="preserve">Database construction to predict enteric methane emission from ruminants under different nutritional mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Foz de Iguazu, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Foz de Iguazo, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159601v1</w:t>
+                <w:t xml:space="preserve">hal-02738315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database construction to predict enteric methane emission from ruminants under different nutritional mitigation strategies</w:t>
+                <w:t xml:space="preserve">Evaluation of mathematical models to predict methane emissions from ruminants under different dietary mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Foz de Iguazo, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Foz de Iguazu, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738315v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capítulo 22 : Ganaderia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Alonso Castelán Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ángeles-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Alonso Castelán Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ku-Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Nations Environment Programme (UNEP); Climate and Clean Air Coalition (CCAC). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated assessment of short-lived climate pollutants in Latin America and the Caribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.162-163, 2018, 978-92-807-3549-9</w:t>
@@ -4177,51 +4177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4FD0ABA"/>
+    <w:nsid w:val="3CAF2A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4408,51 +4408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-benaouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0143-7007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05380828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Edgardo Corea-Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alejandra Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vicente Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Hilda Ramirez-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2578317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Corea-Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ramirez-Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lizarazo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castro-Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever del Jes&#250;s Flores Santiago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cardoso-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Valencia-Salazar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Merlo-Maydana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Flores-Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Quispe-Turpo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Lee-Rangel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29393/CHJAAS40-15PBFA80015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pinna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Maeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Ogawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04543199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Avil&#233;s Nova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Zaragoza-Guerrero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ku-Vera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/methane3010009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04453491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez-Carrillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Viridiana Castel&#225;n-Jaime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Molina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04346773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Devant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Llonch Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guevara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro-Espinoza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magno Fernandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13172772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez Carrillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Castelan-Ortega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53588/alpa.310538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Garc&#237;a-Rend&#243;n-Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez-D&#237;az" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lizarazo-Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29057/icap.v8i15.8209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Mar&#237;a Rivera-Alegria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R&#237;os-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Mac&#237;as-Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Herrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Herrera-Camacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.2018363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chay-Canul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Castro-Espinoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Robles Jimenez Lizbeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Xochitemol Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Osorio Avalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31893/jabb.21018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Valencia-Salazar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Paz-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03026169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D.R.N. Appuhamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Alonso Castel&#225;n Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Elizabeth Pedraza Beltr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Stefanny Hern&#225;ndez Pineda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez Ronquillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10020227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Palma Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-8478cr20170484" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vicente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2017.1406080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa T. Molina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29312/remexca.v8i4.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soldado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Argamenteria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos &#193;ngeles-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Rosas-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Benitez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Armando Salinas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-benaouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0143-7007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05380828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Edgardo Corea-Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alejandra Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vicente Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Hilda Ramirez-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2578317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Corea-Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ramirez-Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lizarazo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castro-Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Maeda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Ogawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04543199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Avil&#233;s Nova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Zaragoza-Guerrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ku-Vera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/methane3010009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04453491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez-Carrillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Viridiana Castel&#225;n-Jaime" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Molina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120389" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05007907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever del Jes&#250;s Flores Santiago" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cardoso-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Valencia-Salazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Merlo-Maydana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Flores-Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Quispe-Turpo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Lee-Rangel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29393/CHJAAS40-15PBFA80015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04346773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Devant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Llonch Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda V&#225;zquez Carrillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Castelan-Ortega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53588/alpa.310538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guevara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Castro-Espinoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magno Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13172772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Garc&#237;a-Rend&#243;n-Calzada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez-D&#237;az" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lizarazo-Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29057/icap.v8i15.8209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor de Mar&#237;a Rivera-Alegria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R&#237;os-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Mac&#237;as-Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Herrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Herrera-Camacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.2018363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Angeles-Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chay-Canul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Castro-Espinoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Robles Jimenez Lizbeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Xochitemol Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Osorio Avalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31893/jabb.21018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Valencia-Salazar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Paz-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2021.03.083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03026169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Ronquillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D.R.N. Appuhamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Alonso Castel&#225;n Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Elizabeth Pedraza Beltr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Stefanny Hern&#225;ndez Pineda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez Ronquillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10020227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Palma Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-8478cr20170484" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vicente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2017.1406080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa T. Molina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29312/remexca.v8i4.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soldado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Argamenteria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos &#193;ngeles-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Rosas-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Longinos Mu&#241;oz-Benitez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Armando Salinas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Enrique del Razo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>