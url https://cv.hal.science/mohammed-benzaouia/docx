--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -360,594 +360,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSP-based Control of Standalone PV/Battery Hybrid System</w:t>
+                <w:t xml:space="preserve">Nonlinear Control Technique for Proton Exchange Membrane Fuel Cells: An In-Depth Assessment under Diverse Operational Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.O. Elgharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.K. Oubbati</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (13), pp.763-768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.574⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 58 (13), pp.769-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671776v1</w:t>
+                <w:t xml:space="preserve">hal-04671782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, assessment and experimental implementation of a simplified FLC for hybrid energy storage system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benzaouia</w:t>
+                <w:t xml:space="preserve">DSP-based Control of Standalone PV/Battery Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Oubbati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pierre</w:t>
+                <w:t xml:space="preserve">B.K. Oubbati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.110840⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (13), pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463336v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel diabetes classification approach based on CNN-LSTM: Enhanced performance and accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, assessment and experimental implementation of a simplified FLC for hybrid energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ayat</w:t>
+                <w:t xml:space="preserve">Khalil Oubbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiame Benzekri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostyka </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29354/diag/183633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (Part B), pp.110840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.110840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360466v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Control Technique for Proton Exchange Membrane Fuel Cells: An In-Depth Assessment under Diverse Operational Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel diabetes classification approach based on CNN-LSTM: Enhanced performance and accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiame Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.O. Elgharib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Rabhi</w:t>
+                <w:t xml:space="preserve">Ali El Moussati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Moussa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismail Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (13), pp.769-773. </w:t>
+              <w:t xml:space="preserve">Diagnostyka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29354/diag/183633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671782v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct-Driven PMSG Wind Turbines: Adaptive Super Twisting Algorithm Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzaouia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekkay Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mellit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1137,90 +1137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Control and Power Management Strategies of PV/Battery Standalone System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Midavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-IoT smart irrigation system for precision scheduling and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1617,241 +1617,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of MPPT Based on a Neural Network Controller</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soufyane Benzaouia</w:t>
+                <w:t xml:space="preserve">Energy Management Strategy Based on Neural Network for Hybrid Renewable System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekkay Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mellit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on artificial intelligence and smart environments (icaise'2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_58⟩</w:t>
+              <w:t xml:space="preserve">The International Conference on Artificial Intelligence and Smart Environment ICAISE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 635, Springer International Publishing, pp.388-394, 2023, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051774v1</w:t>
+                <w:t xml:space="preserve">hal-04543140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded Control Based on Super Twisting Algorithm for DC-DC Converter</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">669, Springer Nature Switzerland, pp.561-569, 2023, Lecture Notes in Networks and Systems, </w:t>
+                <w:t xml:space="preserve">Experimental Assessment of MPPT Based on a Neural Network Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzaouia Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajji Bekkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabhi Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th international conference on artificial intelligence and smart environments (icaise'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Errachidia, Morocco. 635, Springer International Publishing, pp.408-414, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-29860-8_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260389v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded Control Based on Super Twisting Algorithm for DC-DC Converter</w:t>
               </w:r>
@@ -1876,203 +1896,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekkay Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:rPr/>
+              <w:t xml:space="preserve">669, Springer Nature Switzerland, pp.561-569, 2023, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29860-8_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543137v1</w:t>
+                <w:t xml:space="preserve">hal-04260389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy Based on Neural Network for Hybrid Renewable System</w:t>
+                <w:t xml:space="preserve">Cascaded Control Based on Super Twisting Algorithm for DC-DC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekkay Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Mellit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Artificial Intelligence and Smart Environment ICAISE 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Digital Technologies and Applications ICDTA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 669, Springer Nature Switzerland, pp.561-569, 2023, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29860-8_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543140v1</w:t>
+                <w:t xml:space="preserve">hal-04543137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of MPPT Based on a Neural Network Controller</w:t>
               </w:r>
@@ -2097,74 +2097,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekkay Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Artificial Intelligence and Smart Environment ICAISE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 635, Springer International Publishing, pp.408-414, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543141v1</w:t>
@@ -2207,90 +2207,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Control and Power Management Strategies of PV/Battery Standalone System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Midavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management strategy for an optimum control of a standalone photovoltaic-batteries water pumping system for agriculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajji Bekkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,106 +2632,106 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management Strategy Based on Neural Network for Hybrid Renewable System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzaouia Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajji Bekkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabhi Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellit Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 635, pp.388-394, 2023, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051764v1</w:t>
@@ -2774,64 +2774,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intelligent irrigation system based on fuzzy logic control: A case study for Moroccan oriental climate region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzaouia Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajji Bekkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essoufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzaouia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#237;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109554" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16080444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzaouia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaouia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Oubbati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oubbati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.110840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ayat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame Benzekri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/183633" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Elgharib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Moussa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao. Elgharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04063056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mellit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Midavaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdulrahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J. Timothy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohammed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Siewe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Binuyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Hamidu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaouia Mohammed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Bekkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabhi Abdelhamid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26254-8_58" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29860-8_57" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26254-8_55" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Anas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouselham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Benslimane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078267" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellit Adel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benzaouia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouselham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hajji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benslimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essoufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzaouia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#237;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109554" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16080444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Elgharib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaouia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzaouia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Oubbati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oubbati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.110840" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ayat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame Benzekri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/183633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao. Elgharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04063056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mellit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Midavaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdulrahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J. Timothy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohammed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Siewe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Binuyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Hamidu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26254-8_55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaouia Mohammed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Bekkay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabhi Abdelhamid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26254-8_58" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29860-8_57" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Anas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouselham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Benslimane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078267" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellit Adel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benzaouia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouselham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hajji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benslimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>