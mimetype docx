--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -383,51 +383,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Sanchez-Cabeza</w:t>
+                <w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 245, pp.108279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1929,274 +1929,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02110592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t>
+                <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02057277v1</w:t>
+                <w:t xml:space="preserve">insu-02265254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
+                <w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02265254v1</w:t>
+                <w:t xml:space="preserve">insu-02057277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ analyses of carbonaceous matter in manganiferous black shales: Analytical proxies and implication for ore processing</w:t>
               </w:r>
@@ -2456,516 +2456,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Late Holocene swampy forest of Loango Bay (Congo). Sedimentary environments and organic matter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Malounguila-Nganga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Miyouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.419-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01531858v1</w:t>
+                <w:t xml:space="preserve">insu-01540211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+                <w:t xml:space="preserve">insu-01531858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01505079v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene swampy forest of Loango Bay (Congo). Sedimentary environments and organic matter deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giresse</w:t>
+                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134, pp.419-434. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01540211v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t>
               </w:r>
@@ -3079,494 +3079,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01609033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298757v1</w:t>
+                <w:t xml:space="preserve">insu-01240341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millennium sedimentation in the Gulf of Cariaco (NE Venezuela): Evidence for morphological changes of gulf entrance and possible relations with large earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348 (1), pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01240720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240341v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4117,408 +4117,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox conditions in a coastal zone of the Humboldt System (Mejillones, 23° S). Influence on the preservation of redox-sensitive metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Valdés</w:t>
+                <w:t xml:space="preserve">South Tropical Atlantic anti-phase response to Holocene Bond Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivaor Rodolfo Rigozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 415, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00931942v1</w:t>
+                <w:t xml:space="preserve">insu-01093711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Tropical Atlantic anti-phase response to Holocene Bond Events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nivaor Rodolfo Rigozo</w:t>
+                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.019⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093711v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
+                <w:t xml:space="preserve">Redox conditions in a coastal zone of the Humboldt System (Mejillones, 23° S). Influence on the preservation of redox-sensitive metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortlieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00910180v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00931942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency floral changes at the Paleocene–Eocene boundary revealed by comparative biomarker and palynological studies</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,103 +4914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.40-47. </w:t>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5208,77 +5208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.88-98. </w:t>
@@ -5316,90 +5316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composição da matéria orgânica lacustre como ferrementa na reconstrução paleoambiental na Lagoa do Caçó, Maranhão, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,90 +5441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in Northeast Brazil recorded by organic matter in lacustrine sediments of Lake Boqueirão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5575,77 +5575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la matière organique dans l'étude de la dynamique sédimentaire lacustre en zone sahélienne (exemples de deux complexes limniques, SW Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,51 +5726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker evidence for recent turf cultivation in Northeast Brazil (Lagoa do Boqueirão, RN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,51 +6366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted distributions of triterpene derivatives in the sediments of Lake Caçó reflect paleoenvironmental changes during the last 20,000 yrs in NE Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological changes during the last deglaciation in Northern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongsong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,51 +6768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentacyclic triterpene methyl ethers in recent lacustrine sediments (Lagoa do Caçó, Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7149,51 +7149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,51 +7283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major environmental changes recorded by lacustrine sedimentary organic matter since the Last Glacial Maximum near the Equator (Lagoa do Caçó, NE Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,51 +7563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and effects of fluid circulation on organic matter in intramontane coalfields (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8436,282 +8436,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03363718v1</w:t>
+                <w:t xml:space="preserve">insu-02166816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuippers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02166816v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03363718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
               </w:r>
@@ -9058,316 +9058,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01771783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t>
+                <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954029v1</w:t>
+                <w:t xml:space="preserve">insu-01771015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
+                <w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemilbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01771015v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of diclofenac pharmaceutical product onto clay mineral and organoclay derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9418,51 +9418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de remédiation à base d’organoclays pour l’adsorption de produits pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9500,77 +9500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9625,77 +9625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9776,64 +9776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,51 +9996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,51 +10048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
@@ -10229,51 +10229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,277 +10322,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t>
+                <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in northeast brazil recorded by lacustrine sediments of lake boqueirão.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Lima Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boucher</w:t>
+                <w:t xml:space="preserve">Renata Lima da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">XIII ABEQUA Congress - The South American Quaternary: Challenges and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Natal, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00843519v1</w:t>
+                <w:t xml:space="preserve">insu-00843291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in northeast brazil recorded by lacustrine sediments of lake boqueirão.</w:t>
+                <w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Lima Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII ABEQUA Congress - The South American Quaternary: Challenges and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Natal, Brazil. 5 p</w:t>
+              <w:t xml:space="preserve">Inqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00843291v1</w:t>
+                <w:t xml:space="preserve">insu-00843519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
               </w:r>
@@ -10604,51 +10604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10729,51 +10729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10979,51 +10979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11078,77 +11078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements récents de l'environnement et des activités humaines autour du Lac du Boqueirão (Nord Est Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,51 +11203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement multi-marqueurs de l'évolution de la matière organique sédimentaire de la zone d'upwelling de Cabo Frio (SE Brésil) au cours de l'Holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,307 +11672,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">La matière organique sédimentaire de deux zones d'upwelling sud américaines : évolution des marqueurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Kéravis</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IMOG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">10e congrès de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Giens, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00442940v1</w:t>
+                <w:t xml:space="preserve">hal-00096350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique sédimentaire de deux zones d'upwelling sud américaines : évolution des marqueurs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+                <w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kéravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Giens, France. pp.1</w:t>
+              <w:t xml:space="preserve">22nd IMOG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096350v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Paleoceanographic Conditions of Cabo Frio Upwelling System (Rio de Janeiro / Brazil). As Inferred by Bulk and Molecular Geochemical Approach From Sedimentary Organic Matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.52C-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12151,243 +12151,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of organic matter on clay minerals in aquatic system and influence on sedimentary organic preservation. An example of lacustrine environment (Lac Pavin, France)</w:t>
+                <w:t xml:space="preserve">Rôle des interactions argilo-organiques dans la préservation de la Matière Organique en environnement sédimentaire : exemple d'un environnement lacustre (le Lac Pavin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain. 2p</w:t>
+              <w:t xml:space="preserve">GFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094814v1</w:t>
+                <w:t xml:space="preserve">hal-00094856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions argilo-organiques dans la préservation de la Matière Organique en environnement sédimentaire : exemple d'un environnement lacustre (le Lac Pavin, France)</w:t>
+                <w:t xml:space="preserve">Sorption of organic matter on clay minerals in aquatic system and influence on sedimentary organic preservation. An example of lacustrine environment (Lac Pavin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094856v1</w:t>
+                <w:t xml:space="preserve">hal-00094814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent sedimentation of organic matter along the SE Atlantic Margin : A key for understanding deep offshore petroleum source rocks.</w:t>
               </w:r>
@@ -12491,51 +12491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et isotopie moléculaire dans les archives lacustres : acquis récents et perspectives d'application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12586,51 +12586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of past climates from sedimentary biomarkers. Ancient molecules for past climate reconstructions: a large field of application for spectroscopic methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12711,51 +12711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux marqueurs moléculaires témoins des successions végétales en domaine tropical. Exemple du Lac Caçó (Nord Est Brésil) depuis le DMG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12862,51 +12862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12961,51 +12961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane I witnesses to dry climatic phases at the end of Last Glacial Maximum and during the Younger Dryas in Northern Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13086,51 +13086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des variations paléoenvironnementales durant le Quaternaire récent en domaine intertropical (Lac Caço, Brésil) : Apports de la géochimie organique globale et moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13250,51 +13250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13843,103 +13843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14148,51 +14148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755AF292"/>
+    <w:nsid w:val="618EBAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14379,51 +14379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-boussafir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6081-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147728053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5272-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05462600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj92-8tlq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04361071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Pacini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0158-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Igarza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82DS2KQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Malounguila-Nganga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Miyouna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.05.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Druffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaor Rodolfo Rigozo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gui&#241;ez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola M. D&#225;vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPH2XKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-715-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00415576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-835-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Velazco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-6-119-2006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.01.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Sifeddine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12853" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima da Costa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tranier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094856v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356954v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-boussafir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6081-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147728053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5272-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05462600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj92-8tlq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04361071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Pacini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0158-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Igarza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82DS2KQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Malounguila-Nganga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Miyouna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Druffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaor Rodolfo Rigozo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gui&#241;ez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola M. D&#225;vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPH2XKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-715-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00415576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-835-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Velazco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-6-119-2006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.01.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Sifeddine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12853" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tranier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356954v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>