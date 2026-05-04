--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1206,278 +1206,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03351188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+                <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02977988v1</w:t>
+                <w:t xml:space="preserve">insu-02885775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+                <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
+                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.103622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885775v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02977988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.104667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,64 +1736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2328,90 +2328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2573,801 +2573,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01540211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vacelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01531858v1</w:t>
+                <w:t xml:space="preserve">insu-01609033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01531858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01505079v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Ramboz</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01609033v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t>
+                <w:t xml:space="preserve">Last millennium sedimentation in the Gulf of Cariaco (NE Venezuela): Evidence for morphological changes of gulf entrance and possible relations with large earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">Iliana Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+                <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 348 (1), pp.70-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01240341v1</w:t>
+                <w:t xml:space="preserve">insu-01240720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last millennium sedimentation in the Gulf of Cariaco (NE Venezuela): Evidence for morphological changes of gulf entrance and possible relations with large earthquakes</w:t>
+                <w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Aguilar</w:t>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beck</w:t>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Audemard</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 348 (1), pp.70-79. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01240720v1</w:t>
+                <w:t xml:space="preserve">insu-01240341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,90 +3483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4117,408 +4117,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Tropical Atlantic anti-phase response to Holocene Bond Events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+                <w:t xml:space="preserve">Redox conditions in a coastal zone of the Humboldt System (Mejillones, 23° S). Influence on the preservation of redox-sensitive metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01093711v1</w:t>
+                <w:t xml:space="preserve">insu-00931942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
+                <w:t xml:space="preserve">South Tropical Atlantic anti-phase response to Holocene Bond Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivaor Rodolfo Rigozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 415, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00910180v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox conditions in a coastal zone of the Humboldt System (Mejillones, 23° S). Influence on the preservation of redox-sensitive metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140, pp.1-10. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00931942v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency floral changes at the Paleocene–Eocene boundary revealed by comparative biomarker and palynological studies</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,103 +4914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.40-47. </w:t>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5208,77 +5208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.88-98. </w:t>
@@ -5316,90 +5316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composição da matéria orgânica lacustre como ferrementa na reconstrução paleoambiental na Lagoa do Caçó, Maranhão, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,90 +5441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in Northeast Brazil recorded by organic matter in lacustrine sediments of Lake Boqueirão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5575,77 +5575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la matière organique dans l'étude de la dynamique sédimentaire lacustre en zone sahélienne (exemples de deux complexes limniques, SW Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mabicka Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,64 +5726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker evidence for recent turf cultivation in Northeast Brazil (Lagoa do Boqueirão, RN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,51 +6366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted distributions of triterpene derivatives in the sediments of Lake Caçó reflect paleoenvironmental changes during the last 20,000 yrs in NE Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological changes during the last deglaciation in Northern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongsong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,51 +6768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentacyclic triterpene methyl ethers in recent lacustrine sediments (Lagoa do Caçó, Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,51 +6941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khamli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7149,51 +7149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,51 +7283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major environmental changes recorded by lacustrine sedimentary organic matter since the Last Glacial Maximum near the Equator (Lagoa do Caçó, NE Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,51 +7563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and effects of fluid circulation on organic matter in intramontane coalfields (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8874,51 +8874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,51 +8995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th YNHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. p38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9310,64 +9310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of diclofenac pharmaceutical product onto clay mineral and organoclay derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9405,64 +9405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de remédiation à base d’organoclays pour l’adsorption de produits pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9500,77 +9500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9625,77 +9625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,103 +9996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
@@ -10229,51 +10229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,90 +10341,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in northeast brazil recorded by lacustrine sediments of lake boqueirão.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Lima da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII ABEQUA Congress - The South American Quaternary: Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Natal, Brazil. 5 p</w:t>
@@ -10447,277 +10447,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boucher</w:t>
+                <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">CEBP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00843519v1</w:t>
+                <w:t xml:space="preserve">hal-00574777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupuis</w:t>
+                <w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Lima Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEBP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Inqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574777v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00843519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum impacts on terrestrial environments. Insights from the organic matter evolution in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
               </w:r>
@@ -10729,51 +10729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10979,51 +10979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11078,77 +11078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements récents de l'environnement et des activités humaines autour du Lac du Boqueirão (Nord Est Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,51 +11203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement multi-marqueurs de l'évolution de la matière organique sédimentaire de la zone d'upwelling de Cabo Frio (SE Brésil) au cours de l'Holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,307 +11672,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique sédimentaire de deux zones d'upwelling sud américaines : évolution des marqueurs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+                <w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kéravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Giens, France. pp.1</w:t>
+              <w:t xml:space="preserve">22nd IMOG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096350v1</w:t>
+                <w:t xml:space="preserve">insu-00442940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">La matière organique sédimentaire de deux zones d'upwelling sud américaines : évolution des marqueurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Kéravis</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IMOG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">10e congrès de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Giens, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442940v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Paleoceanographic Conditions of Cabo Frio Upwelling System (Rio de Janeiro / Brazil). As Inferred by Bulk and Molecular Geochemical Approach From Sedimentary Organic Matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.52C-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12442,100 +12442,107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, 6p</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAGE 66th Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et isotopie moléculaire dans les archives lacustres : acquis récents et perspectives d'application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12586,51 +12593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of past climates from sedimentary biomarkers. Ancient molecules for past climate reconstructions: a large field of application for spectroscopic methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12711,51 +12718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux marqueurs moléculaires témoins des successions végétales en domaine tropical. Exemple du Lac Caçó (Nord Est Brésil) depuis le DMG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12862,51 +12869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12961,51 +12968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane I witnesses to dry climatic phases at the end of Last Glacial Maximum and during the Younger Dryas in Northern Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13086,51 +13093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des variations paléoenvironnementales durant le Quaternaire récent en domaine intertropical (Lac Caço, Brésil) : Apports de la géochimie organique globale et moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13250,51 +13257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13774,51 +13781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13843,90 +13850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14148,51 +14155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="618EBAA3"/>
+    <w:nsid w:val="6E43A10D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14379,51 +14386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-boussafir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6081-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147728053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5272-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05462600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj92-8tlq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04361071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Pacini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0158-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Igarza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82DS2KQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Malounguila-Nganga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Miyouna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Druffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaor Rodolfo Rigozo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gui&#241;ez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola M. D&#225;vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPH2XKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-715-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00415576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-835-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Velazco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-6-119-2006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.01.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Sifeddine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12853" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tranier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356954v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-boussafir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6081-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147728053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5272-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05462600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj92-8tlq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04361071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Pacini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0158-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Igarza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82DS2KQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Malounguila-Nganga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Miyouna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Druffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaor Rodolfo Rigozo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gui&#241;ez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola M. D&#225;vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPH2XKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-715-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00415576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-835-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Velazco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-6-119-2006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.01.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Sifeddine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12853" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tranier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356954v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>