--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,14100 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14049 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed BOUSSAFIR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohammed-boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6081-6456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147728053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-ZWVekEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5272-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations of a liquid-solid fluidized bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Risso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), pp.014303. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jj92-8tlq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predominance of allochthonous and refractory carbon in sediments from two contrasting Mexican mangrove ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Jupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.108279. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Rock-Eval® Thermal Analysis for Soil Organic Matter Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.104687. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of earthworms and biochar on PAHs-contaminated soil remediation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.220158. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42832-022-0158-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03930729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does grain size influence hydrocarbons generation and mesoporosity during artificial thermal maturation of an organic-rich mudstone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (Part C), pp.109643. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling the organic matter degradation in a tropical coastal wetland: Mboro, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariama Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2022.106419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variability of preserved sedimentary organic matter along the Peruvian continental margin as inferred from petrographic and geochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricarmen Igarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.104004. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.104004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Matter Oxidation of the Tégulines Clay formation, (Paris Basin, France): Spatial Heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.105093. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03351188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.103622. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02977988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.104667. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02792793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (100266), 6 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02324628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.100183. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02110592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02265254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02057277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analyses of carbonaceous matter in manganiferous black shales: Analytical proxies and implication for ore processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Orberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.83 - 93. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2018.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (11), pp.15332 - 15342. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene swampy forest of Loango Bay (Congo). Sedimentary environments and organic matter deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Malounguila-Nganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Miyouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.419-434. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01540211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01531858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01315385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennium sedimentation in the Gulf of Cariaco (NE Venezuela): Evidence for morphological changes of gulf entrance and possible relations with large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (1), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01342278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centennial to millennial-scale changes in oxygenation and productivity in the Eastern Tropical South Pacific during the last 25,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Druffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (Part A), pp.102-117. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition kinetics and organic geochemistry of woody debris in a ferralsol in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01163181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox conditions in a coastal zone of the Humboldt System (Mejillones, 23° S). Influence on the preservation of redox-sensitive metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00931942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Tropical Atlantic anti-phase response to Holocene Bond Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivaor Rodolfo Rigozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01093711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mabicka Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00910180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency floral changes at the Paleocene–Eocene boundary revealed by comparative biomarker and palynological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01092576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchovy population and ocean-climatic fluctuations in the Humboldt Current System during the last 700 years and their implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Guiñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola M. Dávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.210-224. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of the Peruvian Upwelling Ecosystem to centennial-scale global change during the last two millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.715-731. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-10-715-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00852000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological and paleoenvironmental changes recorded in terrestrial sediments of the Paleocene-Eocene boundary (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 376, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00801796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographical and geochemical study of modern lacustrine sedimentary organic matter (Lagoa do Caçò, Maranão, Brazil): Relationship between early diagenesis, organic sedimentation and lacustrine filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00686432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composição da matéria orgânica lacustre como ferrementa na reconstrução paleoambiental na Lagoa do Caçó, Maranhão, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica Brasiliensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00824118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene paleoenvironmental changes in Northeast Brazil recorded by organic matter in lacustrine sediments of Lake Boqueirão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 363-364, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00730933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la matière organique dans l'étude de la dynamique sédimentaire lacustre en zone sahélienne (exemples de deux complexes limniques, SW Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mabicka Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47-48, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative palynofacies analysis as a new tool to study transfers of fossil organic matter in recent terrestrial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Graz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00514909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker evidence for recent turf cultivation in Northeast Brazil (Lagoa do Boqueirão, RN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00445044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylic acid sorption on synthetic clays in marine water: in vitro experiments and implications for organo-clay behaviour under marine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.192-199. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00415576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid reorganization in ocean biogeochemistry off Peru towards the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.835-848. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-835-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminated sediments from the central Peruvian continental slope: A 500 year record of upwelling system productivity, terrestrial runoff and redox conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.190-197. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted distributions of triterpene derivatives in the sediments of Lake Caçó reflect paleoenvironmental changes during the last 20,000 yrs in NE Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.180-197. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological changes during the last deglaciation in Northern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongsong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (7-8), pp.1004-1015. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoxic sediments off Central Peru record interannual to multidecadal changes of climate and upwelling ecosystem during the last two centuries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Velazco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.119-125. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-6-119-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpene methyl ethers in recent lacustrine sediments (Lagoa do Caçó, Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.449-461. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian–Turonian organic sedimentation in North-West Africa: A comparison between the Tarfaya (Morocco) and Senegal Basins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nzoussi - Mbassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khamli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 177, pp.3-4, 271-295. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter accumulation and preservation controls in a deep sea modern environment: an example from Namibian slope sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.5, 543-559. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2004.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.289-297. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major environmental changes recorded by lacustrine sedimentary organic matter since the Last Glacial Maximum near the Equator (Lagoa do Caçó, NE Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 205, pp.183-197. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2003.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrobitumen occurrence and formation in a Cambro–Ordovician sandstone reservoir, Fahud Salt Basin, North Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nederlof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 168, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00190-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and effects of fluid circulation on organic matter in intramontane coalfields (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-5162(99)00049-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of microplastics in river environment : chemical composition of molecular releasing after photolysis and hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hoarau Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05261998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the sedimentary organic matter deposited off central Peru (12 - 14ºS): first insights into preservation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricarmen Igarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolyse des microplastiques sous rayonnement ultraviolet (UV): émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGLAP : évolution des environnements de montagnes depuis 18000 ans et signature d’une néoglaciation au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02166816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kuippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03363718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. p1- 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des propriétés chimiques de la matière organique sur la porosité d’argilites pétroligènes au cours d’une pyrolyse artificielle en milieu confiné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic matter chemical transformations on shale porosity during the confined pyrolysis of organic rich shales: a complement to the observations of natural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th YNHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. p38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemilbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of diclofenac pharmaceutical product onto clay mineral and organoclay derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of Nanotech France 2016 International Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de remédiation à base d’organoclays pour l’adsorption de produits pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01333903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.2016 - 2105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mn-Carbonate Rich Black Shales of the Bangombe Plateau, Francevillian Basin, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Orberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1905-1908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrite, matière organique et traitement de sol font mauvais ménage sur l'A28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and hydrological changes at the Paleocene-Eocene boundary in the terrestrial sediments of the Cap d'Ailly core (Upper Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Geologica Belgica Meeting 2012 : GB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. p. 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene paleoenvironmental changes in northeast brazil recorded by lacustrine sediments of lake boqueirão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Lima da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII ABEQUA Congress - The South American Quaternary: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Natal, Brazil. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Lima Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEBP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum impacts on terrestrial environments. Insights from the organic matter evolution in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal to centennial-scale changes in fish scale deposition from marine laminated sediments off pisco, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII ABEQUA Congress - The South American Quaternary: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Natal, Brazil. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements récents de l'environnement et des activités humaines autour du Lac du Boqueirão (Nord Est Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières Organiques et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement multi-marqueurs de l'évolution de la matière organique sédimentaire de la zone d'upwelling de Cabo Frio (SE Brésil) au cours de l'Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Paléocénaographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00190902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des argiles dans la préservation de la Matière Organique : exemple d'un environnement lacustre (le Lac Pavin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Matière Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation organique profonde associée au système d'upwelling du Courant de Benguela (Atlantique Sud-est) : de la molécule à la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Organic Matter on clay minerals in aquatic system: influence on sedimentary organic preservation. An example of a lacustrine environment (Lac Pavin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA-the Clay Minerals Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France. pp.S8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMOG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique sédimentaire de deux zones d'upwelling sud américaines : évolution des marqueurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Giens, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleoceanographic Conditions of Cabo Frio Upwelling System (Rio de Janeiro / Brazil). As Inferred by Bulk and Molecular Geochemical Approach From Sedimentary Organic Matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Francisco, United States. pp.52C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of organic signal in sedimentary lacustrine records. Molecular comparison between actual producers, dissolved organic matter and sedimentary organic matter (Lac Pavin; Massif Central Français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seville, Spain. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des interactions argilo-organiques dans la préservation de la Matière Organique en environnement sédimentaire : exemple d'un environnement lacustre (le Lac Pavin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of organic matter on clay minerals in aquatic system and influence on sedimentary organic preservation. An example of lacustrine environment (Lac Pavin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seville, Spain. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent sedimentation of organic matter along the SE Atlantic Margin : A key for understanding deep offshore petroleum source rocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 66th Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et isotopie moléculaire dans les archives lacustres : acquis récents et perspectives d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Géologique de France : "Archives lacustres en domaine tempéré".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past climates from sedimentary biomarkers. Ancient molecules for past climate reconstructions: a large field of application for spectroscopic methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongsong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de la Société Française de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux marqueurs moléculaires témoins des successions végétales en domaine tropical. Exemple du Lac Caçó (Nord Est Brésil) depuis le DMG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et état de préservation de la matière organique sédimentaire des sédiments superficiels du Lac Caço (Maranão, Brésil). Production/diagenèse organique précoce et remplissage sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Foudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onocerane I witnesses to dry climatic phases at the end of Last Glacial Maximum and during the Younger Dryas in Northern Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kralow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement des variations paléoenvironnementales durant le Quaternaire récent en domaine intertropical (Lac Caço, Brésil) : Apports de la géochimie organique globale et moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologiqtes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédimentation organo-minérale marqueur des changements environnementaux et climatiques au Nord-Est du Brésil (Lac Caço, Maranhão, Brésil) durant les 21,000 ans Cal BP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of microplastics under ultraviolet radiation : greenhouse gas emissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04719834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Characterization of the “Tégulines Clay Formation”, East Paris-Basin, France: Bulk and Molecular Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. European Association of Geoscientists &amp; Engineers, Conference Proceedings, 29th International Meeting on Organic Geochemistry,, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03367759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cinétique d’une maturation artificielle sur la porosité de la matière organique d’argilites pétroligènes à gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do experimental duration and temperature of confined pyrolysis experiments influence the evolution of the porosity of organic-rich shales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique sédimentaire marqueurs d'environnement. Des roches mères pétroligènes aux sédiments organiques actuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université d'Orléans, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14155,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E43A10D"/>
+    <w:nsid w:val="2121109F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14386,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-boussafir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6081-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147728053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5272-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05462600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj92-8tlq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04361071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Pacini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0158-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Igarza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82DS2KQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Malounguila-Nganga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Miyouna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Druffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaor Rodolfo Rigozo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gui&#241;ez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola M. D&#225;vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPH2XKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-715-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00415576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-835-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Velazco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-6-119-2006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.01.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Sifeddine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12853" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tranier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356954v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-boussafir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6081-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147728053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-ZWVekEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5272-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05462600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj92-8tlq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04361071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Pacini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0158-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Igarza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sala&#252;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.05.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82DS2KQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Malounguila-Nganga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Miyouna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.05.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Druffel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12277" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaor Rodolfo Rigozo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gui&#241;ez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola M. D&#225;vila" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPH2XKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-715-2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00415576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-835-2009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357019v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Velazco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-6-119-2006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.01.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725910v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Sifeddine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12853" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima da Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843322v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190902v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092226v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101440v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tranier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094856v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00094814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356954v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>