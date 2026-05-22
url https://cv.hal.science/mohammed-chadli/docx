--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed Chadli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohammed-chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0140-5187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074136720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216294180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139136085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-5490-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Chadli (SM’09, M‘99) received his MScEng (DEA) from the Engineering School INSA-Lyon (France, 1999) and from “Ecole Normale Sup.” (Mohammedia, Morocco), the Ph.D. thesis in Automatic Control from the University of Lorraine (UL), CRAN-Nancy in 2002 and his habilitation in 2011 at the University of Picardie Jules Verne (UPJV) Amiens. He was Lecturer and Assistant Professor at the “Institut National Polytechnique de Lorraine” (UL, 2000-2004). Since 2004, he was Associate Professor at the UPJV and is currently a Full Professor at the University Paris-Saclay, Univ Evry, IBISC Lab., France. He was a visiting professorship at the TUO-Ostrava (Czech Rep.), UiA (Norway), SMU-Shanghai (2014-2017), NUAA-Nanjing (2018, 2019), and the University of Naples Federico II (Italy, 2019).Dr. Chadli’s research interests include filtering and control problems (FDI, FTC) and applications to vehicle systems, intelligence systems, network systems, and cyber-physical systems. He is the author of books and book chapters (Wiley, Springer, Hermes), numerous articles published in international refereed journals and conference proceedings, and listed in “100 000 Leading Scientists in the World”.Dr. Chadli is a senior member of IEEE. He is on the editorial board (Editor, Associate Editor) of several international journals, including the IEEE Transactions on Fuzzy Systems, Automatica, the IET Control Theory and Applications, the Franklin Institute Journal, Asian Journal of Control … and was a Guest Editor for Special Issues in international journals. He now serves as the Chair of the IEEE France Section Control Systems Society Chapter, and Vice Dean of the Faculty of Sciences and Technologies (Univ Evry).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Time Prescribed Performance Control for Robotic Manipulators via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Zhu Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.1764--1774. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3612986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Threshold-Oriented Event-Triggered Cluster Consensus for Groups of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrukh Bukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Basit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.54--66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3607967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Data-Based Observer and Resilient Event-Triggered Controller Design for Cyber-Physical Systems to Mitigate Bounded Mixed Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3637776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based SMC for Fuzzy Semi-Markov Switching Systems With Multizone Probabilitic Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.3026--3035. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3538550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed event-triggered fault estimation for Takagi–Sugeno multi-agent systems with unmeasurable decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362 (8), pp.107689. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.107689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimator-based event-triggered leader–following consensus of multiagent systems under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohuai Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (13), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312231160200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fault-tolerant non-fragile control for parabolic PDE systems with semi-Markov jump: the finite-time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sozhaeswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abinandhitha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (11), pp.2606--2623. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2450093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Integrator Echo State Network Incremental ISS Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1814--1819. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Scheme for Discrete-Time T-S Fuzzy Nonlinear Active Suspension Systems Based on Multi-Switching Control Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1926--1936. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3545824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Network Controller Design for a Class of Leaky-Integrator Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.2693--2698. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3641125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Formation Control for Autonomous Vehicles: A Bilayer Predefined-Time Fuzzy Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.4405--4417. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3613543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic event-triggered approach for observer-based formation control of multi-agent systems with designable inter-event time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.105970. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Assimilation Control for Human–Robot Interaction With Limited Resolution: A Prescribed- Time Self-Triggered Quantized Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.4179--4188. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2025.3540471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Critic Control With Knowledge Transfer for Uncertain Nonlinear Dynamical Systems: A Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.6752--6761. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3453926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Fuzzy Adaptive Control for Robotic Manipulators With Dead Zone Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huadi Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (5), pp.5012--5021. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3456131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaderless Consensus Control of Fractional-Order Nonlinear Multi-Agent Systems With Measurement Sensitivity and Actuator Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayue Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2252--2262. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3395721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Formation Control for Unmanned Aerial Vehicles With Collision Avoidance and Switching Communication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1435--1445. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3327114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Distributed Intelligent Learning Control of Six-Rotor UAVs Under FDI Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (7), pp.3299--3312. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2024.3351095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust polynomial output feedback control for a PV system subject to actuator saturation nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 106, pp.3805--3821. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-023-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based adaptive fixed-time containment control of nonlinear multiagent systems with unmodeled dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanting Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.19095--19109. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and finite‐time H∞ control of semi‐Markov jump systems with both upper and lower thresholds of sojourn time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5605--5623. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Sum-Game-Based Distributed Fuzzy Adaptive Self-Triggered Control of Swarm UAVs Under Intermittent Communication and DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.5371--5384. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3423709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered-Based Adaptive NN Cooperative Control of Six-Rotor UAVs With Finite-Time Prescribed Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.1867--1877. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3241182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Seeking in Non-Zero-Sum Games: A Prescribed-Time Fuzzy Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (12), pp.6929--6938. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3468036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Zero-Sum-Game-Based Memory Event-Triggered Cooperative Control of Heterogeneous MASs Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (10), pp.5733--5745. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2024.3369975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Distributed Adaptive Fuzzy Consensus for Heterogeneous Switched Nonlinear Multiagent Systems Under State-Dependent Switchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.607--620. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3303940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimal Control for a Class of Discrete-Time Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencheng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2297--2306. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3348535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Adaptive Fuzzy Optimal Control for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2403--2412. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3352590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based distributed dynamic event‐triggered control of multi‐agent systems with adjustable interevent time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.2783-2795. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.868--873. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient-Learning Control of Cyber–Physical Systems Against Mixed-Type Network Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (9), pp.5692--5703. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3408413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Asynchronous Filtering for Interval Type-2 Fuzzy Systems With Time-Varying Saturation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiongwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.2917--2926. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3353204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of adaptive event generator and nonfragile observer for nonlinear systems with bounded disturbances based on interval type-2 T–S fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.507--523. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09066-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Fault-Tolerant Predefined-Time Control for Switched Systems: A Singularity-Free Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1223--1232. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3321688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of proportional integral observer‐based resilient control for periodic piecewise time‐varying systems: The finite‐time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.1169--1195. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-type-triggers-based cooperative adaptive critic control of swarm UAVs under FDI attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.111757. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time consensus control for uncertain heterogeneous multi-agent systems with high-order dynamics and time-varying delay under generic topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezou Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.111-128. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer based non-quadratic control for nonlinear system subject to actuator faults and saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360 (8), pp.5411-5441. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMC for discrete-time nonlinear semi-Markovian switching systems with partly unknown semi-Markov kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.1855--1861. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3169584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Formation Control for a Class of Multi-agent Systems via Fuzzy Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (12), pp.4195--4204. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3277480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance suppression based quantized tracking control for periodic piecewise polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.114286. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2023.114286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Adaptive Fuzzy Formation Control of Uncertain Multiple Unmanned Aerial Vehicles With Actuator Faults and Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.919--929. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3193440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust Fault Predictive Control for Wind Turbine Time-Delay Systems with Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.858. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16020858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered non-fragile state estimator design for interval type-2 Takagi–Sugeno fuzzy systems with bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101376. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2023.101376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault‐alarm based hybrid control design for uncertain periodic piecewise time‐varying systems with actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Harshavarthini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Saat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (10), pp.5710--5733. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.6667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control for IT2 Fuzzy Nonlinear Singularly Perturbed Systems and Its Application to Electric Circuits: A Dynamic Event-Triggered Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-An Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4077--4090. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2023.3240994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined-Time Adaptive Fuzzy Control for a Class of Nonlinear Systems With Output Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2522--2531. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3228012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical consensus for heterogeneous multi-agent systems with gain fluctuations via resilient sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasubramani Visakamoorthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Shenglong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppusamy Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palanisamy Muthukumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100803. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model Predictive Control for a Photovoltaic Pumping System Subject to Actuator Saturation Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.4493. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15054493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Relative-Output Feedback Approach for Group Consensus of Clusters of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.55--66. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2021.3092720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Modeling, Analysis and Control for Electrified Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjian Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongfeng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.866. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11090866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observer based robust control for fuzzy descriptor systems subject to actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.150--173. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sensorless Control Approach for Markovian Switching Systems Applied to PWM DC–DC Converters with Time-Delay and Partial Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.6936. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23156936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonfragile Output Feedback Tracking Control for Markov Jump Fuzzy Systems Based on Integral Reinforcement Learning Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4521--4530. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3203795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Event-Triggered Stabilization for Discrete-Time Fuzzy Markov Jump Singularly Perturbed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun-Feng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4511--4520. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3207430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded real lemma for singular linear continuous-time fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109962. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prescribed-time functional observers of linear descriptor systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (11), pp.3137--3147. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1959066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H 2 /H ∞ saturated non-PDC static output feedback control for path tracking of autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (11), pp.2235-2247. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221080461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the feasibility conditions on adaptive fuzzy decentralized tracking control of large-scale nonlinear systems with full-state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Bing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (11), pp.5125--5147. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak-to-peak fuzzy filtering of nonlinear discrete-time systems with markov communication protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.361--376. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data adaptive fuzzy control of switched large-scale nonlinear delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1014--1024. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2021.3052094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear control design for optimized power regulations in spar wind turbines under wind and wave loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manikandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 266, pp.112916. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Observer-Based Fault Estimation for a Class of Nonlinear Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.39--51. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant optimal predictive control of hybrid actuators with time‐varying delay for industrial robot arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.1--15. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault-Tolerant Predictive Control for LPV Systems with Sensor Faults: An Active Car Suspension Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.684. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mixed H2/H∞ fuzzy tracking control of photovoltaic system subject to asymmetric actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (7), pp.1528-1541. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211052123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Based on a Takagi-Sugeno PI Observer: Application to a Thermoelectric Steam Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Madrigal-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Amalio Vargas-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.855-866. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-021-01154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched safe tracking control design for unmanned autonomous helicopter with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100979. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Fault-Tolerant Predictive Control for Discrete-Time Linear Systems Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2307. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of Fuzzy Singularly Perturbed Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaorong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (8), pp.2349--2360. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2998519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust tracking design for uncertain MIMO systems using proportional–integral controller of order v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (5), pp.2042--2063. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sampled-Data Fuzzy Observer Design for Nonlinear Parabolic PDE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1262--1272. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2973943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of 2D general Roesser Lyapunov systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Ghezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bouagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dooren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.85--97. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/mathcluj.2021.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Terminal Sliding Mode Control of Nonlinear Uncertain Active Suspension Systems With Adaptive Disturbance Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.789--797. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive security consensus control for a class of multi-agent systems under network decay and intermittent attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozheng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoyu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 547, pp.88--102. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ fuzzy proportional integral state feedback controller of photovoltaic systems under asymmetric actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Laboid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220921579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further studies on state estimation of discrete‐time nonlinear parameter varying systems based on a new multiinstant switching observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang‐peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8206--8217. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controllers design for constrained nonlinear parameter varying descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8295--8328. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Fuzzy Control for Semi-Markov Jump Nonlinear Systems Subject to Incomplete SMK and Actuator Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingcheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.3043-3053. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Fuzzy Output Feedback Dynamic Sliding Mode Controller Design for Two-Dimensional Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.2869--2877. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3008271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic tracking control for constrained nonstrict‐feedback MIMO nonlinear systems via parameter compensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.3365--3381. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation of discrete‐time nonlinear plants via a comprehensive partition‐based switching scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipeng Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.6518--6534. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus of One-Sided Lipschitz Multi-Agents Under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.745-749. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2923721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection on fluid machinery using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2019.107126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability and accuracy analysis of automatic steering system with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfeng Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.278--286. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ static output‐feedback control for discrete‐time fuzzy systems with actuator saturation via fuzzy Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Multi-Instant Fuzzy State Estimation Design of Discrete-Time Nonlinear Systems and Its Application: A Deep Division Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (5), pp.1775--1785. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.2964720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fixed-time observer for discrete-time singular systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363, pp.124586. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2019.124586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant controller design for Takagi-Sugeno systems under input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (6), pp.1163-1178. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2019.1597941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Input Observer Design for Interval Type-2 T–S Fuzzy Systems With Immeasurable Premise Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (9), pp.2639-2650. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2016.2602300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed sensor fault tolerant controller design for induction motor drive in EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant tracking controller design for vehicle dynamics: A descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further enhancement on robust H_inf control design for discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2273266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility and control of switched discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642583.2013.832642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bounded real lemma for discrete-time descriptor systems: Application to H∞ control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.449-453. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Solution for Robust Static Output Feedback Control of Discrete Takagi–Sugeno Fuzzy Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (6), pp.1160-1165. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2012.2196048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust admissibility of uncertain switched singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (10), pp.1587-1600. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.615865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation for discrete time multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (6), pp.593-610. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer-based fault-tolerant control for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3/4), pp.173. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3/4), pp.288-305. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2007.016405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Heterogeneous Damage Evolution at the Granular Scale in Polycrystals under Complex Cyclic Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrum Abdul-Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple model approach modelling: application to a turbojet engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Observer-based robust fuzzy control of nonlinear systems with parametric uncertainties”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance equilibration: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (5), pp.1569-1575. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.10412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and design for continuous-time Takagi-Sugeno control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Input-to-State Stability criterion for adaptive Echo State Network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2025, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Heterogeneous Multi-Agent Systems with Unknown Dynamics Using Distributed Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketian Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.868--873, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Time Robust Flocking of Second-Order Linear Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.775--780, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Robust Consensus Control for Uncertain T-S Fuzzy Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Systems &amp; Automation (ICESA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Troyes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICESA66763.2025.11280860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Energy Optimization: Laplacian Weights Tuning using Fréchet Discrete Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.292--297, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2199--2204, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Chinese Control and Decision Conference (CCDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Xiamen, China. pp.2549--2554, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCDC65474.2025.11090494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning Using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.1917--1921, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Topology and Time Delay Relations in Linear Second-Order Consensus Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems Via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Actuator and Sensor Approach for Event-Triggered Fault-Tolerant Control of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.282--287, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration-based fault tolerant control algorithm for LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Cyber-Physical-Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Antalya, Turkey. pp.290-295, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.01.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Based Consensus Control of T-S Fuzzy Multi-agent Under Parametric Uncertainties Using Fuzzy Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel-Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.55--63, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for descriptor systems using the concept of virtual actuator and virtual sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on System Theory, Control and Computing (ICSTCC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. pp.509--514, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus Control for T-S Fuzzy Multi-Aagent Systems with Parametric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.705--710, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear multi-agent systems control: A closed-form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos (ACNDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.120--125, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level Energy Management Based on Convex Optimization for Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Nedjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.326--336, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic event-triggered control for multi-agent systems with adjustable inter-event time: a moving average approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Automatique, de Génie Industriel et de Productique SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36227/techrxiv.23043713.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Observer-Based Dynamic Event-Triggered Control of Multi-Agent Systems with Adjustable Inter-Event Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2391--2396, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Dynamic Event-Triggered Consensus Control for Multi-Agent Systems with Designable Inter-Event Time *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation (MED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.818--823, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L_2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise Variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis (IFAC-ACD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Power Photovoltaic System with Robust Polynomial Output Feedback Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.2059--2064, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Static Output Feedback Control for Path Tracking of Autonomous Vehicles with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.1688--1693, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Fault Tolerant Tracking Control for Constrained NLPV System Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.343--356, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered fault-tolerant leader-following control for homogeneous multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathscr{H}_{\infty}$ Static Output Feedback Controller Design for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Control Conference (ECC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.118--123, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Predictive Control with Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bououden Sofiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboudi Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulkaibet Ilyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.439--453, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reference model $H_{\infty}$ integral fuzzy maximum power tracking of WECS based-on DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.152--157, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic anti-windup controller design for Takagi-Sugeno fuzzy systems under saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.124--129, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a Low-Cost Angle-Meter Based on Resistance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IMEKO TC4 International Symposium and 22nd International Workshop on ADC and DAC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Palermo, Italy. pp.353--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$H_{\infty}$ memory observer design for vehicle suspension state estimation and unknown road reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.479-483, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Dissipative Consensus for Multi-Agent Systems with Markov Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4127--4131, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust $\mathcal{L}_{2}$ Control for Uncertain T-S Descriptor Model with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fuzzy Model Predictive Control with time delays for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulakaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazziz Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Intelligent Systems (INTELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Numerical Corrector for a Bubbling Fluidized Bed Incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Escalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable industrial processes identification : Case of bubbling fluidized bed sewage sludge incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility of singular switched systems: LMI formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant tracking controller design for T-S fuzzy disturbed systems with uncertainties subject to actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tarek Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Emerging Technologies and Factory Automation, ETFA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy control for stabilization of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Robotics ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of singular LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output stabilisation of singular LPV systems: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sliding mode unknown input observer for uncertain Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control, CDC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.2661-2666, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.377684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un multiobservateur robuste pour multimodèle incertain à entrées inconnues : approche LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input multiple observer based approach. Application to secure communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Analysis and Control of Chaotic Systems, CHAOS06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic stability and stabilisation of interval Takagi-Sugeno model: LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation, MED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of state and unknown inputs of a non linear system represented by a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust observer for uncertain Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.953-958, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a class of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.6458-6459, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation via multiple observer with unknown inputs : Application to the three tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, SMC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback for Takagi-Sugeno systems: an LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mediterranean Conference on Control and Automation, MED'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI formulation for output feedback stabilization in multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.311-316, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilisability of continuous Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d'Automatique, JDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability analysis of multiple model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed stability conditions for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.3514-3519, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.886553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Electrical Engineering and Control Applications – Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. 1472, Springer Nature Singapore, pp.461, 2026, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Engineering and Control Applications (ICEECA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-981-15-6402-4. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Emerging Trends in Safety-Critical Issues for Intelligent Automation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Savkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.17221--17226, 2025, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2025.3575215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on “emerging control techniques for mechatronic and transportation systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (5), pp.2039-2358, 2021, Asian Journal of Control, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 292, pp.282, 2025, Studies in Systems, Decision and Control, 978-3-031-87381-2. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AETA 2015: Recent Advances in Electrical Engineering and Related Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, 371, 2016, Lecture Notes in Electrical Engineering, 978-3-319-27245-0. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27247-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Intelligence in Modeling, Prediction, and Analysis of Complex Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajith Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka, Ajith Abraham, Otto Rossler, Mohammed Chadli, and Rene Lozi. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindawi Publishing Corporation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 62 p., 2015, The Scientific World Journal, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/948512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse et de synthèse des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 192 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Controller Design for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.289--302, 2026, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00124-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility Analysis of Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.89--138, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$$_{\infty }$$ Control for Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.73--88, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.1-20, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.21-43, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$\mathcal {H}_{\infty }$$ Control for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.221--257, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control Based Static Output Feedback for Steering Control of the Autonomous Vehicle via Non Quadratic Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.203--234, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS-Based Robust Control Design Subject to Actuator Saturation for Maximum Power Point Tracking of Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.53--85, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.355--365, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for delay systems: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Strategy for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.143-178, 2021, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-385347-7.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno Fuzzy Representation to Modelling and State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka; Václav Snášel; Ajith Abraham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Optimization : From Classical to Modern Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 451-479, 2013, 978-3-642-30503-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPL089N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles : Approche LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId632"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed Chadli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohammed-chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0140-5187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074136720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216294180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=jtC7PxsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139136085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-5490-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Chadli (SM’09, M‘99) received his MScEng (DEA) from the Engineering School INSA-Lyon (France, 1999) and from “Ecole Normale Sup.” (Mohammedia, Morocco), the Ph.D. thesis in Automatic Control from the University of Lorraine (UL), CRAN-Nancy in 2002 and his habilitation in 2011 at the University of Picardie Jules Verne (UPJV) Amiens. He was Lecturer and Assistant Professor at the “Institut National Polytechnique de Lorraine” (UL, 2000-2004). Since 2004, he was Associate Professor at the UPJV and is currently a Full Professor at the University Paris-Saclay, Univ Evry, IBISC Lab., France. He was a visiting professorship at the TUO-Ostrava (Czech Rep.), UiA (Norway), SMU-Shanghai (2014-2017), NUAA-Nanjing (2018, 2019), and the University of Naples Federico II (Italy, 2019).Dr. Chadli’s research interests include filtering and control problems (FDI, FTC) and applications to vehicle systems, intelligence systems, network systems, and cyber-physical systems. He is the author of books and book chapters (Wiley, Springer, Hermes), numerous articles published in international refereed journals and conference proceedings, and listed in “100 000 Leading Scientists in the World”.Dr. Chadli is a senior member of IEEE. He is on the editorial board (Editor, Associate Editor) of several international journals, including the IEEE Transactions on Fuzzy Systems, Automatica, the IET Control Theory and Applications, the Franklin Institute Journal, Asian Journal of Control … and was a Guest Editor for Special Issues in international journals. He now serves as the Chair of the IEEE France Section Control Systems Society Chapter, and Vice Dean of the Faculty of Sciences and Technologies (Univ Evry).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Time Prescribed Performance Control for Robotic Manipulators via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Zhu Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.1764--1774. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3612986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Threshold-Oriented Event-Triggered Cluster Consensus for Groups of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrukh Bukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Basit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.54--66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3607967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI-based Controller Design for Leaky-integrator MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.98--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Data-Based Observer and Resilient Event-Triggered Controller Design for Cyber-Physical Systems to Mitigate Bounded Mixed Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3637776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles: Four New Journal Sections Established</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (5), pp.102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles8050102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed event-triggered fault estimation for Takagi–Sugeno multi-agent systems with unmeasurable decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362 (8), pp.107689. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.107689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimator-based event-triggered leader–following consensus of multiagent systems under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohuai Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (13), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312231160200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based SMC for Fuzzy Semi-Markov Switching Systems With Multizone Probabilitic Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.3026--3035. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3538550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fault-tolerant non-fragile control for parabolic PDE systems with semi-Markov jump: the finite-time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sozhaeswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abinandhitha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (11), pp.2606--2623. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2450093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Integrator Echo State Network Incremental ISS Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1814--1819. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Scheme for Discrete-Time T-S Fuzzy Nonlinear Active Suspension Systems Based on Multi-Switching Control Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1926--1936. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3545824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Formation Control for Autonomous Vehicles: A Bilayer Predefined-Time Fuzzy Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.4405--4417. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3613543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic event-triggered approach for observer-based formation control of multi-agent systems with designable inter-event time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.105970. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Network Controller Design for a Class of Leaky-Integrator Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.2693--2698. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3641125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Assimilation Control for Human–Robot Interaction With Limited Resolution: A Prescribed- Time Self-Triggered Quantized Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.4179--4188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2025.3540471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Critic Control With Knowledge Transfer for Uncertain Nonlinear Dynamical Systems: A Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.6752--6761. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3453926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Fuzzy Adaptive Control for Robotic Manipulators With Dead Zone Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huadi Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (5), pp.5012--5021. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3456131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust polynomial output feedback control for a PV system subject to actuator saturation nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 106, pp.3805--3821. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-023-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based adaptive fixed-time containment control of nonlinear multiagent systems with unmodeled dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanting Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.19095--19109. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and finite‐time H∞ control of semi‐Markov jump systems with both upper and lower thresholds of sojourn time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5605--5623. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Sum-Game-Based Distributed Fuzzy Adaptive Self-Triggered Control of Swarm UAVs Under Intermittent Communication and DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.5371--5384. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3423709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered-Based Adaptive NN Cooperative Control of Six-Rotor UAVs With Finite-Time Prescribed Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.1867--1877. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3241182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Zero-Sum-Game-Based Memory Event-Triggered Cooperative Control of Heterogeneous MASs Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (10), pp.5733--5745. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2024.3369975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Seeking in Non-Zero-Sum Games: A Prescribed-Time Fuzzy Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (12), pp.6929--6938. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3468036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaderless Consensus Control of Fractional-Order Nonlinear Multi-Agent Systems With Measurement Sensitivity and Actuator Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayue Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2252--2262. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3395721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Formation Control for Unmanned Aerial Vehicles With Collision Avoidance and Switching Communication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1435--1445. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3327114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Distributed Intelligent Learning Control of Six-Rotor UAVs Under FDI Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (7), pp.3299--3312. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2024.3351095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Adaptive Fuzzy Optimal Control for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2403--2412. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3352590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimal Control for a Class of Discrete-Time Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencheng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2297--2306. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3348535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Distributed Adaptive Fuzzy Consensus for Heterogeneous Switched Nonlinear Multiagent Systems Under State-Dependent Switchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.607--620. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3303940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.868--873. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based distributed dynamic event‐triggered control of multi‐agent systems with adjustable interevent time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.2783-2795. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Fault-Tolerant Predefined-Time Control for Switched Systems: A Singularity-Free Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1223--1232. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3321688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient-Learning Control of Cyber–Physical Systems Against Mixed-Type Network Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (9), pp.5692--5703. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3408413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Asynchronous Filtering for Interval Type-2 Fuzzy Systems With Time-Varying Saturation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiongwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.2917--2926. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3353204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of adaptive event generator and nonfragile observer for nonlinear systems with bounded disturbances based on interval type-2 T–S fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.507--523. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09066-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of proportional integral observer‐based resilient control for periodic piecewise time‐varying systems: The finite‐time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.1169--1195. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-type-triggers-based cooperative adaptive critic control of swarm UAVs under FDI attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.111757. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time consensus control for uncertain heterogeneous multi-agent systems with high-order dynamics and time-varying delay under generic topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezou Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.111-128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust Fault Predictive Control for Wind Turbine Time-Delay Systems with Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.858. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16020858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered non-fragile state estimator design for interval type-2 Takagi–Sugeno fuzzy systems with bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101376. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2023.101376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault‐alarm based hybrid control design for uncertain periodic piecewise time‐varying systems with actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Harshavarthini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Saat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (10), pp.5710--5733. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.6667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer based non-quadratic control for nonlinear system subject to actuator faults and saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360 (8), pp.5411-5441. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMC for discrete-time nonlinear semi-Markovian switching systems with partly unknown semi-Markov kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.1855--1861. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3169584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Formation Control for a Class of Multi-agent Systems via Fuzzy Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (12), pp.4195--4204. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3277480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance suppression based quantized tracking control for periodic piecewise polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.114286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2023.114286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Adaptive Fuzzy Formation Control of Uncertain Multiple Unmanned Aerial Vehicles With Actuator Faults and Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.919--929. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3193440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical consensus for heterogeneous multi-agent systems with gain fluctuations via resilient sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasubramani Visakamoorthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Shenglong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppusamy Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palanisamy Muthukumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100803. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model Predictive Control for a Photovoltaic Pumping System Subject to Actuator Saturation Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.4493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15054493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control for IT2 Fuzzy Nonlinear Singularly Perturbed Systems and Its Application to Electric Circuits: A Dynamic Event-Triggered Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-An Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4077--4090. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2023.3240994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined-Time Adaptive Fuzzy Control for a Class of Nonlinear Systems With Output Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2522--2531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3228012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Modeling, Analysis and Control for Electrified Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjian Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongfeng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.866. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11090866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observer based robust control for fuzzy descriptor systems subject to actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.150--173. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Relative-Output Feedback Approach for Group Consensus of Clusters of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.55--66. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2021.3092720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sensorless Control Approach for Markovian Switching Systems Applied to PWM DC–DC Converters with Time-Delay and Partial Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.6936. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23156936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonfragile Output Feedback Tracking Control for Markov Jump Fuzzy Systems Based on Integral Reinforcement Learning Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4521--4530. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3203795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Event-Triggered Stabilization for Discrete-Time Fuzzy Markov Jump Singularly Perturbed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun-Feng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4511--4520. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3207430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H 2 /H ∞ saturated non-PDC static output feedback control for path tracking of autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (11), pp.2235-2247. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221080461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the feasibility conditions on adaptive fuzzy decentralized tracking control of large-scale nonlinear systems with full-state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Bing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (11), pp.5125--5147. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak-to-peak fuzzy filtering of nonlinear discrete-time systems with markov communication protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.361--376. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data adaptive fuzzy control of switched large-scale nonlinear delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1014--1024. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2021.3052094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear control design for optimized power regulations in spar wind turbines under wind and wave loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manikandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 266, pp.112916. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded real lemma for singular linear continuous-time fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109962. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prescribed-time functional observers of linear descriptor systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (11), pp.3137--3147. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1959066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Observer-Based Fault Estimation for a Class of Nonlinear Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.39--51. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant optimal predictive control of hybrid actuators with time‐varying delay for industrial robot arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.1--15. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault-Tolerant Predictive Control for LPV Systems with Sensor Faults: An Active Car Suspension Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.684. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mixed H2/H∞ fuzzy tracking control of photovoltaic system subject to asymmetric actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (7), pp.1528-1541. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211052123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Based on a Takagi-Sugeno PI Observer: Application to a Thermoelectric Steam Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Madrigal-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Amalio Vargas-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.855-866. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-021-01154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Fault-Tolerant Predictive Control for Discrete-Time Linear Systems Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2307. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of Fuzzy Singularly Perturbed Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaorong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (8), pp.2349--2360. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2998519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust tracking design for uncertain MIMO systems using proportional–integral controller of order v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (5), pp.2042--2063. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sampled-Data Fuzzy Observer Design for Nonlinear Parabolic PDE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1262--1272. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2973943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Terminal Sliding Mode Control of Nonlinear Uncertain Active Suspension Systems With Adaptive Disturbance Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.789--797. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of 2D general Roesser Lyapunov systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Ghezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bouagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dooren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.85--97. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/mathcluj.2021.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched safe tracking control design for unmanned autonomous helicopter with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100979. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive security consensus control for a class of multi-agent systems under network decay and intermittent attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozheng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoyu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 547, pp.88--102. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ fuzzy proportional integral state feedback controller of photovoltaic systems under asymmetric actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Laboid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220921579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further studies on state estimation of discrete‐time nonlinear parameter varying systems based on a new multiinstant switching observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang‐peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8206--8217. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controllers design for constrained nonlinear parameter varying descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8295--8328. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Fuzzy Control for Semi-Markov Jump Nonlinear Systems Subject to Incomplete SMK and Actuator Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingcheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.3043-3053. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Fuzzy Output Feedback Dynamic Sliding Mode Controller Design for Two-Dimensional Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.2869--2877. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3008271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation of discrete‐time nonlinear plants via a comprehensive partition‐based switching scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipeng Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.6518--6534. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic tracking control for constrained nonstrict‐feedback MIMO nonlinear systems via parameter compensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.3365--3381. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus of One-Sided Lipschitz Multi-Agents Under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.745-749. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2923721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection on fluid machinery using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2019.107126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ static output‐feedback control for discrete‐time fuzzy systems with actuator saturation via fuzzy Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability and accuracy analysis of automatic steering system with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfeng Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.278--286. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Multi-Instant Fuzzy State Estimation Design of Discrete-Time Nonlinear Systems and Its Application: A Deep Division Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (5), pp.1775--1785. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.2964720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fixed-time observer for discrete-time singular systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363, pp.124586. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2019.124586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant controller design for Takagi-Sugeno systems under input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (6), pp.1163-1178. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2019.1597941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Input Observer Design for Interval Type-2 T–S Fuzzy Systems With Immeasurable Premise Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (9), pp.2639-2650. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2016.2602300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed sensor fault tolerant controller design for induction motor drive in EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant tracking controller design for vehicle dynamics: A descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further enhancement on robust H_inf control design for discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2273266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility and control of switched discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642583.2013.832642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bounded real lemma for discrete-time descriptor systems: Application to H∞ control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.449-453. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Solution for Robust Static Output Feedback Control of Discrete Takagi–Sugeno Fuzzy Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (6), pp.1160-1165. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2012.2196048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust admissibility of uncertain switched singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (10), pp.1587-1600. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.615865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation for discrete time multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (6), pp.593-610. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer-based fault-tolerant control for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3/4), pp.173. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3/4), pp.288-305. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2007.016405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Heterogeneous Damage Evolution at the Granular Scale in Polycrystals under Complex Cyclic Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrum Abdul-Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple model approach modelling: application to a turbojet engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Observer-based robust fuzzy control of nonlinear systems with parametric uncertainties”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance equilibration: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (5), pp.1569-1575. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.10412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and design for continuous-time Takagi-Sugeno control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Input-to-State Stability criterion for adaptive Echo State Network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2025, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Heterogeneous Multi-Agent Systems with Unknown Dynamics Using Distributed Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketian Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.868--873, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Time Robust Flocking of Second-Order Linear Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.775--780, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Robust Consensus Control for Uncertain T-S Fuzzy Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Systems &amp; Automation (ICESA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Troyes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICESA66763.2025.11280860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Energy Optimization: Laplacian Weights Tuning using Fréchet Discrete Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.292--297, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2199--2204, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Chinese Control and Decision Conference (CCDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Xiamen, China. pp.2549--2554, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCDC65474.2025.11090494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning Using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.1917--1921, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Topology and Time Delay Relations in Linear Second-Order Consensus Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration-based fault tolerant control algorithm for LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Cyber-Physical-Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Antalya, Turkey. pp.290-295, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.01.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Based Consensus Control of T-S Fuzzy Multi-agent Under Parametric Uncertainties Using Fuzzy Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel-Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.55--63, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for descriptor systems using the concept of virtual actuator and virtual sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on System Theory, Control and Computing (ICSTCC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. pp.509--514, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus Control for T-S Fuzzy Multi-Aagent Systems with Parametric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.705--710, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems Via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Actuator and Sensor Approach for Event-Triggered Fault-Tolerant Control of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.282--287, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear multi-agent systems control: A closed-form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos (ACNDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.120--125, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level Energy Management Based on Convex Optimization for Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Nedjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.326--336, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic event-triggered control for multi-agent systems with adjustable inter-event time: a moving average approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Automatique, de Génie Industriel et de Productique SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36227/techrxiv.23043713.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Observer-Based Dynamic Event-Triggered Control of Multi-Agent Systems with Adjustable Inter-Event Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2391--2396, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Dynamic Event-Triggered Consensus Control for Multi-Agent Systems with Designable Inter-Event Time *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation (MED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.818--823, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L_2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise Variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis (IFAC-ACD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Power Photovoltaic System with Robust Polynomial Output Feedback Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.2059--2064, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Static Output Feedback Control for Path Tracking of Autonomous Vehicles with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.1688--1693, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Fault Tolerant Tracking Control for Constrained NLPV System Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.343--356, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered fault-tolerant leader-following control for homogeneous multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathscr{H}_{\infty}$ Static Output Feedback Controller Design for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Control Conference (ECC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.118--123, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Predictive Control with Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bououden Sofiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboudi Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulkaibet Ilyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.439--453, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reference model $H_{\infty}$ integral fuzzy maximum power tracking of WECS based-on DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.152--157, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic anti-windup controller design for Takagi-Sugeno fuzzy systems under saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.124--129, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$H_{\infty}$ memory observer design for vehicle suspension state estimation and unknown road reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.479-483, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Dissipative Consensus for Multi-Agent Systems with Markov Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4127--4131, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust $\mathcal{L}_{2}$ Control for Uncertain T-S Descriptor Model with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a Low-Cost Angle-Meter Based on Resistance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IMEKO TC4 International Symposium and 22nd International Workshop on ADC and DAC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Palermo, Italy. pp.353--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fuzzy Model Predictive Control with time delays for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulakaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazziz Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Intelligent Systems (INTELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Numerical Corrector for a Bubbling Fluidized Bed Incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Escalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable industrial processes identification : Case of bubbling fluidized bed sewage sludge incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility of singular switched systems: LMI formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant tracking controller design for T-S fuzzy disturbed systems with uncertainties subject to actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tarek Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Emerging Technologies and Factory Automation, ETFA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy control for stabilization of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Robotics ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of singular LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output stabilisation of singular LPV systems: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sliding mode unknown input observer for uncertain Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control, CDC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.2661-2666, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.377684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un multiobservateur robuste pour multimodèle incertain à entrées inconnues : approche LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input multiple observer based approach. Application to secure communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Analysis and Control of Chaotic Systems, CHAOS06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic stability and stabilisation of interval Takagi-Sugeno model: LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation, MED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of state and unknown inputs of a non linear system represented by a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust observer for uncertain Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.953-958, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a class of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.6458-6459, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation via multiple observer with unknown inputs : Application to the three tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, SMC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback for Takagi-Sugeno systems: an LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mediterranean Conference on Control and Automation, MED'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI formulation for output feedback stabilization in multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.311-316, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilisability of continuous Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d'Automatique, JDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability analysis of multiple model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed stability conditions for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.3514-3519, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.886553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Electrical Engineering and Control Applications – Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. 1472, Springer Nature Singapore, pp.461, 2026, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Engineering and Control Applications (ICEECA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-981-15-6402-4. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Emerging Trends in Safety-Critical Issues for Intelligent Automation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Savkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.17221--17226, 2025, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2025.3575215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on “emerging control techniques for mechatronic and transportation systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (5), pp.2039-2358, 2021, Asian Journal of Control, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 292, pp.282, 2025, Studies in Systems, Decision and Control, 978-3-031-87381-2. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AETA 2015: Recent Advances in Electrical Engineering and Related Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, 371, 2016, Lecture Notes in Electrical Engineering, 978-3-319-27245-0. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27247-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Intelligence in Modeling, Prediction, and Analysis of Complex Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajith Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka, Ajith Abraham, Otto Rossler, Mohammed Chadli, and Rene Lozi. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindawi Publishing Corporation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 62 p., 2015, The Scientific World Journal, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/948512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse et de synthèse des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 192 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Controller Design for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.289--302, 2026, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00124-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.21-43, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.1-20, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$$_{\infty }$$ Control for Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.73--88, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility Analysis of Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.89--138, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$\mathcal {H}_{\infty }$$ Control for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.221--257, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control Based Static Output Feedback for Steering Control of the Autonomous Vehicle via Non Quadratic Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.203--234, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS-Based Robust Control Design Subject to Actuator Saturation for Maximum Power Point Tracking of Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.53--85, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.355--365, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for delay systems: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Strategy for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.143-178, 2021, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-385347-7.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno Fuzzy Representation to Modelling and State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka; Václav Snášel; Ajith Abraham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Optimization : From Classical to Modern Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 451-479, 2013, 978-3-642-30503-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPL089N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles : Approche LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId636"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="807F9FC7"/>
+    <w:nsid w:val="1A70A812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-chadli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0140-5187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074136720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216294180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139136085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5490-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Zhu Xiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3612986" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05273485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrukh Bukhari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Basit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon Ki Ahn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3607967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05438861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binrui Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3637776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangming Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Qi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3538550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.107689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panming Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuai Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231160200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04912527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sozhaeswari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Sakthivel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abinandhitha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2450093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Deng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3587362" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3545824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3641125" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05320151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhai Zhuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3613543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105970" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenquan Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Jiang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3540471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangju Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Xie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3453926" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadi Shan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3456131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpeng Xie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3327114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04412543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2024.3351095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boubekri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doudou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saifia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02173-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Meng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingnan Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10000-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Pan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7284" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3423709" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3241182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3468036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2024.3369975" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghao Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3303940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingchuan Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Zou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3348535" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04437213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3352590" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3385" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3408413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongwen Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaicheng Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3353204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04296132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yuan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqing Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09066-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3321688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04263894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavel Satheesh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Aravinth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04607313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111757" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Elahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alfi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kennouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.03.044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03664151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Zong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Hou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3169584" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3277480" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.114286" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3193440" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03976017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bououden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Allouani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Abboudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulkaibet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020858" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Peng Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2023.101376" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Harshavarthini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Saat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6667" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04036549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-An Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3240994" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03929172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3228012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramani Visakamoorthi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shenglong Yu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Subramanian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanisamy Muthukumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04046690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054493" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tahir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3092720" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04232537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjian Jin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongfeng Wei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Huang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Yin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11090866" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03737344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Houda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zahaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Neji" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23156936" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825983v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinde Cao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3203795" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Feng Su" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3207430" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Marir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109962" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320416v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1959066" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03614421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221080461" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03712406v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Bing Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.05.045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.05.026" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3052094" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03862157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manikandan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112916" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540339v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbin Qiu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031033" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2444" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540573v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020684" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211052123" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Madrigal-Espinosa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Amalio Vargas-M&#233;ndez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01154-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Ma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100979" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072307" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorong Xie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2998519" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540965v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Celentano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2405" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872071v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Ning Wu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2973943" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541034v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Ghezzar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bouagada" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benyettou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dooren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/mathcluj.2021.1.08" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3000122" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozheng Jin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyu L&#252;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.08.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laboid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921579" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8208;peng Xie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5333" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161582v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Righi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5415" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingcheng Dai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Luo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3011760" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504860v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Ji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3008271" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501929v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihao Du" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Zhao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4938" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipeng Zang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5119" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2923721" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638116v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arpaia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cesaro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coppier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107126" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887074v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.04.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1987" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.2964720" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475698v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.124586" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933392v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1597941" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929370v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Zarei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2016.2602300" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PLRDN8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C4G7DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990698v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2273266" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875054v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2013.832642" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653089v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.10.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDGSD3Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446412v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2012.2196048" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651315v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.615865" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022575" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789506064937" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491344v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.09.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3B1KX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171337v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05383591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Li" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketian Liang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186896" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244216v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Pietrasanta" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129766" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05423667v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;oub Cherigui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nachidi-Labourel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11280860" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544521v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544527v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Li" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Wu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187286" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05233063v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC65474.2025.11090494" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524350v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincen Bai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226134" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05186233v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073271" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850598v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.231" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171251v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.01.196" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441691v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labourel-Nachidi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840788v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744649" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691460v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.302" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04683327v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.073" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440902v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Nedjaoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_35" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165362v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.23043713.v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629076v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383670" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185702" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931756v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955694" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931744v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955841" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755340v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_32" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698891v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.109" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774619v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838112" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755350v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bououden Sofiane" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboudi Abdelaziz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulkaibet Ilyes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_40" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931771v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955730" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541401v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.021" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coppier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970533v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183121" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271839v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Yu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinsheng Li" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xing" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2446" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970545v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183083" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324181v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulakaibet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazziz Aboudi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.04.129" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638117v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C. Oliveira" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Coppier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Escalon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638118v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabah" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651508v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656326v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Khadir" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059077" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280265v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344165v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344162v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440697v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ziani" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963641v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173704v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Wei" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Savkine" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3575215" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372587v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2695" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05104393v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702165v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Duy" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelinka" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Choi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27247-4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716901v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194591v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00124-0" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05190049v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_5" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193640v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193645v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194417v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193642v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_7" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195893v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_8" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195882v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04151473v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_31" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169120v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-385347-7.00011-0" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455217v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191950v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05189945v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191954v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750230v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL089N" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004605v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-chadli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0140-5187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074136720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216294180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=jtC7PxsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139136085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5490-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Zhu Xiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3612986" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05273485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrukh Bukhari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Basit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon Ki Ahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3607967" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05620992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05438861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binrui Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3637776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05622539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles8050102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.107689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panming Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuai Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231160200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangming Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Qi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3538550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04912527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sozhaeswari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Sakthivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abinandhitha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2450093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3587362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Shen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3545824" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05320151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhai Zhuang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3613543" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3641125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenquan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3540471" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangju Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3453926" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadi Shan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3456131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boubekri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doudou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saifia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02173-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Meng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingnan Pan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10000-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Pan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpeng Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3423709" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3241182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2024.3369975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3468036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395721" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3327114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04412543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2024.3351095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04437213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3352590" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingchuan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Zou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3348535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghao Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3303940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3385" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3321688" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Tian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3408413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongwen Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaicheng Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3353204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04296132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqing Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09066-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04263894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavel Satheesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Aravinth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04607313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111757" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Elahi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03976017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bououden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Allouani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Abboudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulkaibet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020858" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Peng Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2023.101376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Harshavarthini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Saat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kennouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.03.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03664151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Zong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Hou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3169584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3277480" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.114286" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3193440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramani Visakamoorthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shenglong Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Subramanian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanisamy Muthukumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100803" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04046690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054493" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04036549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-An Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3240994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03929172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3228012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04232537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjian Jin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongfeng Wei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Huang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Yin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11090866" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03737344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Houda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tahir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3092720" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zahaf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Neji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23156936" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinde Cao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3203795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Feng Su" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3207430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03614421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221080461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03712406v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Bing Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.05.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.05.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3052094" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03862157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manikandan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112916" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Marir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109962" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1959066" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbin Qiu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2444" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020684" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211052123" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Madrigal-Espinosa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Amalio Vargas-M&#233;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01154-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorong Xie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2998519" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540965v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Celentano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2405" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872071v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Ning Wu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2973943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3000122" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Ghezzar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bouagada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benyettou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dooren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/mathcluj.2021.1.08" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Ma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Wu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100979" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozheng Jin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyu L&#252;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.08.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887037v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laboid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921579" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8208;peng Xie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5333" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Righi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingcheng Dai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Luo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3011760" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Ji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3008271" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipeng Zang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5119" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihao Du" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Zhao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4938" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2923721" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arpaia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cesaro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coppier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vito" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424498v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1987" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887074v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cai" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.04.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.2964720" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.124586" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933392v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1597941" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Zarei" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2016.2602300" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PLRDN8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C4G7DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2273266" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2013.832642" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653089v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.10.003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDGSD3Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446412v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2012.2196048" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651315v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.615865" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491347v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022575" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789506064937" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491344v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.09.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3B1KX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171337v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05383591v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Li" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketian Liang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186896" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244216v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Pietrasanta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129766" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05423667v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;oub Cherigui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nachidi-Labourel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11280860" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544521v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187286" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05233063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC65474.2025.11090494" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincen Bai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226134" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05186233v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073271" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171251v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.01.196" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441691v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labourel-Nachidi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840788v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744649" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691460v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.302" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850598v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691453v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.231" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04683327v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.073" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440902v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Nedjaoui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_35" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165362v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.23043713.v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629076v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383670" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185702" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931788v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931756v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955694" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931744v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955841" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755340v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_32" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.109" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774619v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838112" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755350v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bououden Sofiane" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboudi Abdelaziz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulkaibet Ilyes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_40" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931771v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955730" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541401v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.021" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970533v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183121" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271839v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Yu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinsheng Li" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xing" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2446" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183083" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704086v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coppier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324181v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulakaibet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazziz Aboudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.04.129" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638117v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C. Oliveira" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Coppier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Escalon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Khadir" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059077" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280265v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344165v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344162v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440697v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ziani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963641v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173704v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Wei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Savkine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3575215" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372587v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2695" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05104393v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702165v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Duy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelinka" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Choi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27247-4" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716901v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194591v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00124-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194417v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_2" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193645v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193640v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_4" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05190049v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193642v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_7" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195893v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195882v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_3" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04151473v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_31" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169120v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-385347-7.00011-0" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455217v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191950v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05189945v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191954v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL089N" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004605v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>