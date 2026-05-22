--- v2 (2026-05-22)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed Chadli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohammed-chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0140-5187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074136720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216294180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=jtC7PxsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139136085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-5490-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Chadli (SM’09, M‘99) received his MScEng (DEA) from the Engineering School INSA-Lyon (France, 1999) and from “Ecole Normale Sup.” (Mohammedia, Morocco), the Ph.D. thesis in Automatic Control from the University of Lorraine (UL), CRAN-Nancy in 2002 and his habilitation in 2011 at the University of Picardie Jules Verne (UPJV) Amiens. He was Lecturer and Assistant Professor at the “Institut National Polytechnique de Lorraine” (UL, 2000-2004). Since 2004, he was Associate Professor at the UPJV and is currently a Full Professor at the University Paris-Saclay, Univ Evry, IBISC Lab., France. He was a visiting professorship at the TUO-Ostrava (Czech Rep.), UiA (Norway), SMU-Shanghai (2014-2017), NUAA-Nanjing (2018, 2019), and the University of Naples Federico II (Italy, 2019).Dr. Chadli’s research interests include filtering and control problems (FDI, FTC) and applications to vehicle systems, intelligence systems, network systems, and cyber-physical systems. He is the author of books and book chapters (Wiley, Springer, Hermes), numerous articles published in international refereed journals and conference proceedings, and listed in “100 000 Leading Scientists in the World”.Dr. Chadli is a senior member of IEEE. He is on the editorial board (Editor, Associate Editor) of several international journals, including the IEEE Transactions on Fuzzy Systems, Automatica, the IET Control Theory and Applications, the Franklin Institute Journal, Asian Journal of Control … and was a Guest Editor for Special Issues in international journals. He now serves as the Chair of the IEEE France Section Control Systems Society Chapter, and Vice Dean of the Faculty of Sciences and Technologies (Univ Evry).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Time Prescribed Performance Control for Robotic Manipulators via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Zhu Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.1764--1774. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3612986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Threshold-Oriented Event-Triggered Cluster Consensus for Groups of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrukh Bukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Basit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.54--66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3607967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI-based Controller Design for Leaky-integrator MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.98--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Data-Based Observer and Resilient Event-Triggered Controller Design for Cyber-Physical Systems to Mitigate Bounded Mixed Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3637776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles: Four New Journal Sections Established</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (5), pp.102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles8050102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed event-triggered fault estimation for Takagi–Sugeno multi-agent systems with unmeasurable decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362 (8), pp.107689. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.107689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimator-based event-triggered leader–following consensus of multiagent systems under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohuai Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (13), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312231160200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based SMC for Fuzzy Semi-Markov Switching Systems With Multizone Probabilitic Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.3026--3035. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3538550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fault-tolerant non-fragile control for parabolic PDE systems with semi-Markov jump: the finite-time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sozhaeswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abinandhitha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (11), pp.2606--2623. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2450093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Integrator Echo State Network Incremental ISS Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1814--1819. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Scheme for Discrete-Time T-S Fuzzy Nonlinear Active Suspension Systems Based on Multi-Switching Control Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1926--1936. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3545824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Formation Control for Autonomous Vehicles: A Bilayer Predefined-Time Fuzzy Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.4405--4417. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3613543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic event-triggered approach for observer-based formation control of multi-agent systems with designable inter-event time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.105970. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Network Controller Design for a Class of Leaky-Integrator Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.2693--2698. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3641125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Assimilation Control for Human–Robot Interaction With Limited Resolution: A Prescribed- Time Self-Triggered Quantized Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.4179--4188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2025.3540471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Critic Control With Knowledge Transfer for Uncertain Nonlinear Dynamical Systems: A Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.6752--6761. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3453926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Fuzzy Adaptive Control for Robotic Manipulators With Dead Zone Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huadi Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (5), pp.5012--5021. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3456131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust polynomial output feedback control for a PV system subject to actuator saturation nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 106, pp.3805--3821. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-023-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based adaptive fixed-time containment control of nonlinear multiagent systems with unmodeled dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanting Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.19095--19109. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and finite‐time H∞ control of semi‐Markov jump systems with both upper and lower thresholds of sojourn time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5605--5623. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Sum-Game-Based Distributed Fuzzy Adaptive Self-Triggered Control of Swarm UAVs Under Intermittent Communication and DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.5371--5384. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3423709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered-Based Adaptive NN Cooperative Control of Six-Rotor UAVs With Finite-Time Prescribed Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.1867--1877. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3241182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Zero-Sum-Game-Based Memory Event-Triggered Cooperative Control of Heterogeneous MASs Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (10), pp.5733--5745. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2024.3369975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Seeking in Non-Zero-Sum Games: A Prescribed-Time Fuzzy Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (12), pp.6929--6938. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3468036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaderless Consensus Control of Fractional-Order Nonlinear Multi-Agent Systems With Measurement Sensitivity and Actuator Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayue Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2252--2262. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3395721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Formation Control for Unmanned Aerial Vehicles With Collision Avoidance and Switching Communication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1435--1445. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3327114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Distributed Intelligent Learning Control of Six-Rotor UAVs Under FDI Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (7), pp.3299--3312. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2024.3351095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Adaptive Fuzzy Optimal Control for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2403--2412. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3352590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimal Control for a Class of Discrete-Time Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencheng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2297--2306. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3348535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Distributed Adaptive Fuzzy Consensus for Heterogeneous Switched Nonlinear Multiagent Systems Under State-Dependent Switchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.607--620. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3303940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.868--873. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based distributed dynamic event‐triggered control of multi‐agent systems with adjustable interevent time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.2783-2795. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Fault-Tolerant Predefined-Time Control for Switched Systems: A Singularity-Free Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1223--1232. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3321688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient-Learning Control of Cyber–Physical Systems Against Mixed-Type Network Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (9), pp.5692--5703. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3408413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Asynchronous Filtering for Interval Type-2 Fuzzy Systems With Time-Varying Saturation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiongwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.2917--2926. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3353204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of adaptive event generator and nonfragile observer for nonlinear systems with bounded disturbances based on interval type-2 T–S fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.507--523. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09066-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of proportional integral observer‐based resilient control for periodic piecewise time‐varying systems: The finite‐time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.1169--1195. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-type-triggers-based cooperative adaptive critic control of swarm UAVs under FDI attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.111757. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time consensus control for uncertain heterogeneous multi-agent systems with high-order dynamics and time-varying delay under generic topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezou Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.111-128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust Fault Predictive Control for Wind Turbine Time-Delay Systems with Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.858. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16020858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered non-fragile state estimator design for interval type-2 Takagi–Sugeno fuzzy systems with bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101376. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2023.101376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault‐alarm based hybrid control design for uncertain periodic piecewise time‐varying systems with actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Harshavarthini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Saat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (10), pp.5710--5733. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.6667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer based non-quadratic control for nonlinear system subject to actuator faults and saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360 (8), pp.5411-5441. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMC for discrete-time nonlinear semi-Markovian switching systems with partly unknown semi-Markov kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.1855--1861. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3169584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Formation Control for a Class of Multi-agent Systems via Fuzzy Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (12), pp.4195--4204. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3277480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance suppression based quantized tracking control for periodic piecewise polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.114286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2023.114286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Adaptive Fuzzy Formation Control of Uncertain Multiple Unmanned Aerial Vehicles With Actuator Faults and Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.919--929. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3193440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical consensus for heterogeneous multi-agent systems with gain fluctuations via resilient sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasubramani Visakamoorthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Shenglong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppusamy Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palanisamy Muthukumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100803. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model Predictive Control for a Photovoltaic Pumping System Subject to Actuator Saturation Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.4493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15054493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control for IT2 Fuzzy Nonlinear Singularly Perturbed Systems and Its Application to Electric Circuits: A Dynamic Event-Triggered Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-An Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4077--4090. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2023.3240994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined-Time Adaptive Fuzzy Control for a Class of Nonlinear Systems With Output Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2522--2531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3228012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Modeling, Analysis and Control for Electrified Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjian Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongfeng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.866. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11090866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observer based robust control for fuzzy descriptor systems subject to actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.150--173. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Relative-Output Feedback Approach for Group Consensus of Clusters of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.55--66. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2021.3092720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sensorless Control Approach for Markovian Switching Systems Applied to PWM DC–DC Converters with Time-Delay and Partial Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.6936. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23156936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonfragile Output Feedback Tracking Control for Markov Jump Fuzzy Systems Based on Integral Reinforcement Learning Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4521--4530. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3203795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Event-Triggered Stabilization for Discrete-Time Fuzzy Markov Jump Singularly Perturbed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun-Feng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4511--4520. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3207430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H 2 /H ∞ saturated non-PDC static output feedback control for path tracking of autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (11), pp.2235-2247. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221080461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the feasibility conditions on adaptive fuzzy decentralized tracking control of large-scale nonlinear systems with full-state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Bing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (11), pp.5125--5147. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak-to-peak fuzzy filtering of nonlinear discrete-time systems with markov communication protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.361--376. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data adaptive fuzzy control of switched large-scale nonlinear delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1014--1024. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2021.3052094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear control design for optimized power regulations in spar wind turbines under wind and wave loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manikandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 266, pp.112916. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded real lemma for singular linear continuous-time fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109962. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prescribed-time functional observers of linear descriptor systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (11), pp.3137--3147. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1959066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Observer-Based Fault Estimation for a Class of Nonlinear Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.39--51. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant optimal predictive control of hybrid actuators with time‐varying delay for industrial robot arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.1--15. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault-Tolerant Predictive Control for LPV Systems with Sensor Faults: An Active Car Suspension Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.684. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mixed H2/H∞ fuzzy tracking control of photovoltaic system subject to asymmetric actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (7), pp.1528-1541. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211052123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Based on a Takagi-Sugeno PI Observer: Application to a Thermoelectric Steam Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Madrigal-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Amalio Vargas-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.855-866. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-021-01154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Fault-Tolerant Predictive Control for Discrete-Time Linear Systems Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2307. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of Fuzzy Singularly Perturbed Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaorong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (8), pp.2349--2360. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2998519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust tracking design for uncertain MIMO systems using proportional–integral controller of order v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (5), pp.2042--2063. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sampled-Data Fuzzy Observer Design for Nonlinear Parabolic PDE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1262--1272. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2973943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Terminal Sliding Mode Control of Nonlinear Uncertain Active Suspension Systems With Adaptive Disturbance Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.789--797. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of 2D general Roesser Lyapunov systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Ghezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bouagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dooren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.85--97. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/mathcluj.2021.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched safe tracking control design for unmanned autonomous helicopter with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100979. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive security consensus control for a class of multi-agent systems under network decay and intermittent attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozheng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoyu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 547, pp.88--102. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ fuzzy proportional integral state feedback controller of photovoltaic systems under asymmetric actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Laboid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220921579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further studies on state estimation of discrete‐time nonlinear parameter varying systems based on a new multiinstant switching observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang‐peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8206--8217. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controllers design for constrained nonlinear parameter varying descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8295--8328. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Fuzzy Control for Semi-Markov Jump Nonlinear Systems Subject to Incomplete SMK and Actuator Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingcheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.3043-3053. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Fuzzy Output Feedback Dynamic Sliding Mode Controller Design for Two-Dimensional Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.2869--2877. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3008271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation of discrete‐time nonlinear plants via a comprehensive partition‐based switching scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipeng Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.6518--6534. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic tracking control for constrained nonstrict‐feedback MIMO nonlinear systems via parameter compensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.3365--3381. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus of One-Sided Lipschitz Multi-Agents Under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.745-749. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2923721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection on fluid machinery using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2019.107126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ static output‐feedback control for discrete‐time fuzzy systems with actuator saturation via fuzzy Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability and accuracy analysis of automatic steering system with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfeng Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.278--286. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Multi-Instant Fuzzy State Estimation Design of Discrete-Time Nonlinear Systems and Its Application: A Deep Division Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (5), pp.1775--1785. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.2964720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fixed-time observer for discrete-time singular systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363, pp.124586. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2019.124586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant controller design for Takagi-Sugeno systems under input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (6), pp.1163-1178. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2019.1597941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Input Observer Design for Interval Type-2 T–S Fuzzy Systems With Immeasurable Premise Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (9), pp.2639-2650. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2016.2602300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed sensor fault tolerant controller design for induction motor drive in EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant tracking controller design for vehicle dynamics: A descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further enhancement on robust H_inf control design for discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2273266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility and control of switched discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642583.2013.832642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bounded real lemma for discrete-time descriptor systems: Application to H∞ control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.449-453. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Solution for Robust Static Output Feedback Control of Discrete Takagi–Sugeno Fuzzy Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (6), pp.1160-1165. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2012.2196048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust admissibility of uncertain switched singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (10), pp.1587-1600. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.615865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation for discrete time multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (6), pp.593-610. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer-based fault-tolerant control for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3/4), pp.173. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3/4), pp.288-305. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2007.016405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Heterogeneous Damage Evolution at the Granular Scale in Polycrystals under Complex Cyclic Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrum Abdul-Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple model approach modelling: application to a turbojet engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Observer-based robust fuzzy control of nonlinear systems with parametric uncertainties”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance equilibration: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (5), pp.1569-1575. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.10412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and design for continuous-time Takagi-Sugeno control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Input-to-State Stability criterion for adaptive Echo State Network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2025, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Heterogeneous Multi-Agent Systems with Unknown Dynamics Using Distributed Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketian Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.868--873, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Time Robust Flocking of Second-Order Linear Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.775--780, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Robust Consensus Control for Uncertain T-S Fuzzy Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Systems &amp; Automation (ICESA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Troyes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICESA66763.2025.11280860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Energy Optimization: Laplacian Weights Tuning using Fréchet Discrete Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.292--297, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2199--2204, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Chinese Control and Decision Conference (CCDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Xiamen, China. pp.2549--2554, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCDC65474.2025.11090494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning Using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.1917--1921, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Topology and Time Delay Relations in Linear Second-Order Consensus Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration-based fault tolerant control algorithm for LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Cyber-Physical-Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Antalya, Turkey. pp.290-295, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.01.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Based Consensus Control of T-S Fuzzy Multi-agent Under Parametric Uncertainties Using Fuzzy Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel-Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.55--63, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for descriptor systems using the concept of virtual actuator and virtual sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on System Theory, Control and Computing (ICSTCC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. pp.509--514, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus Control for T-S Fuzzy Multi-Aagent Systems with Parametric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.705--710, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems Via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Actuator and Sensor Approach for Event-Triggered Fault-Tolerant Control of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.282--287, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear multi-agent systems control: A closed-form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos (ACNDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.120--125, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level Energy Management Based on Convex Optimization for Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Nedjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.326--336, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic event-triggered control for multi-agent systems with adjustable inter-event time: a moving average approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Automatique, de Génie Industriel et de Productique SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36227/techrxiv.23043713.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Observer-Based Dynamic Event-Triggered Control of Multi-Agent Systems with Adjustable Inter-Event Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2391--2396, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Dynamic Event-Triggered Consensus Control for Multi-Agent Systems with Designable Inter-Event Time *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation (MED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.818--823, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L_2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise Variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis (IFAC-ACD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Power Photovoltaic System with Robust Polynomial Output Feedback Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.2059--2064, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Static Output Feedback Control for Path Tracking of Autonomous Vehicles with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.1688--1693, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Fault Tolerant Tracking Control for Constrained NLPV System Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.343--356, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered fault-tolerant leader-following control for homogeneous multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathscr{H}_{\infty}$ Static Output Feedback Controller Design for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Control Conference (ECC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.118--123, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Predictive Control with Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bououden Sofiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboudi Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulkaibet Ilyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.439--453, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reference model $H_{\infty}$ integral fuzzy maximum power tracking of WECS based-on DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.152--157, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic anti-windup controller design for Takagi-Sugeno fuzzy systems under saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.124--129, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$H_{\infty}$ memory observer design for vehicle suspension state estimation and unknown road reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.479-483, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Dissipative Consensus for Multi-Agent Systems with Markov Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4127--4131, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust $\mathcal{L}_{2}$ Control for Uncertain T-S Descriptor Model with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a Low-Cost Angle-Meter Based on Resistance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IMEKO TC4 International Symposium and 22nd International Workshop on ADC and DAC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Palermo, Italy. pp.353--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fuzzy Model Predictive Control with time delays for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulakaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazziz Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Intelligent Systems (INTELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Numerical Corrector for a Bubbling Fluidized Bed Incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Escalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable industrial processes identification : Case of bubbling fluidized bed sewage sludge incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility of singular switched systems: LMI formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant tracking controller design for T-S fuzzy disturbed systems with uncertainties subject to actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tarek Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Emerging Technologies and Factory Automation, ETFA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy control for stabilization of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Robotics ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of singular LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output stabilisation of singular LPV systems: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sliding mode unknown input observer for uncertain Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control, CDC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.2661-2666, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.377684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un multiobservateur robuste pour multimodèle incertain à entrées inconnues : approche LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input multiple observer based approach. Application to secure communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Analysis and Control of Chaotic Systems, CHAOS06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic stability and stabilisation of interval Takagi-Sugeno model: LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation, MED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of state and unknown inputs of a non linear system represented by a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust observer for uncertain Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.953-958, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a class of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.6458-6459, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation via multiple observer with unknown inputs : Application to the three tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, SMC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback for Takagi-Sugeno systems: an LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mediterranean Conference on Control and Automation, MED'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI formulation for output feedback stabilization in multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.311-316, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilisability of continuous Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d'Automatique, JDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability analysis of multiple model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed stability conditions for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.3514-3519, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.886553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Electrical Engineering and Control Applications – Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. 1472, Springer Nature Singapore, pp.461, 2026, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Engineering and Control Applications (ICEECA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-981-15-6402-4. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Emerging Trends in Safety-Critical Issues for Intelligent Automation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Savkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.17221--17226, 2025, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2025.3575215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on “emerging control techniques for mechatronic and transportation systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (5), pp.2039-2358, 2021, Asian Journal of Control, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 292, pp.282, 2025, Studies in Systems, Decision and Control, 978-3-031-87381-2. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AETA 2015: Recent Advances in Electrical Engineering and Related Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, 371, 2016, Lecture Notes in Electrical Engineering, 978-3-319-27245-0. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27247-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Intelligence in Modeling, Prediction, and Analysis of Complex Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajith Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka, Ajith Abraham, Otto Rossler, Mohammed Chadli, and Rene Lozi. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindawi Publishing Corporation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 62 p., 2015, The Scientific World Journal, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/948512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse et de synthèse des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 192 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Controller Design for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.289--302, 2026, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00124-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.21-43, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.1-20, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$$_{\infty }$$ Control for Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.73--88, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility Analysis of Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.89--138, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$\mathcal {H}_{\infty }$$ Control for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.221--257, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control Based Static Output Feedback for Steering Control of the Autonomous Vehicle via Non Quadratic Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.203--234, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS-Based Robust Control Design Subject to Actuator Saturation for Maximum Power Point Tracking of Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.53--85, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.355--365, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for delay systems: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Strategy for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.143-178, 2021, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-385347-7.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno Fuzzy Representation to Modelling and State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka; Václav Snášel; Ajith Abraham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Optimization : From Classical to Modern Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 451-479, 2013, 978-3-642-30503-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPL089N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles : Approche LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId636"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed Chadli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohammed-chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0140-5187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074136720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216294180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=jtC7PxsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139136085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-5490-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Chadli (SM’09, M‘99) received his MScEng (DEA) from the Engineering School INSA-Lyon (France, 1999) and from “Ecole Normale Sup.” (Mohammedia, Morocco), the Ph.D. thesis in Automatic Control from the University of Lorraine (UL), CRAN-Nancy in 2002 and his habilitation in 2011 at the University of Picardie Jules Verne (UPJV) Amiens. He was Lecturer and Assistant Professor at the “Institut National Polytechnique de Lorraine” (UL, 2000-2004). Since 2004, he was Associate Professor at the UPJV and is currently a Full Professor at the University Paris-Saclay, Univ Evry, IBISC Lab., France. He was a visiting professorship at the TUO-Ostrava (Czech Rep.), UiA (Norway), SMU-Shanghai (2014-2017), NUAA-Nanjing (2018, 2019), and the University of Naples Federico II (Italy, 2019).Dr. Chadli’s research interests include filtering and control problems (FDI, FTC) and applications to vehicle systems, intelligence systems, network systems, and cyber-physical systems. He is the author of books and book chapters (Wiley, Springer, Hermes), numerous articles published in international refereed journals and conference proceedings, and listed in “100 000 Leading Scientists in the World”.Dr. Chadli is a senior member of IEEE. He is on the editorial board (Editor, Associate Editor) of several international journals, including the IEEE Transactions on Fuzzy Systems, Automatica, the IET Control Theory and Applications, the Franklin Institute Journal, Asian Journal of Control … and was a Guest Editor for Special Issues in international journals. He now serves as the Chair of the IEEE France Section Control Systems Society Chapter, and Vice Dean of the Faculty of Sciences and Technologies (Univ Evry).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Threshold-Oriented Event-Triggered Cluster Consensus for Groups of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrukh Bukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Basit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.54--66. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3607967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Time Prescribed Performance Control for Robotic Manipulators via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Zhu Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.1764--1774. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3612986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI-based Controller Design for Leaky-integrator MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.98--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Data-Based Observer and Resilient Event-Triggered Controller Design for Cyber-Physical Systems to Mitigate Bounded Mixed Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2025.3637776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles: Four New Journal Sections Established</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (5), pp.102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles8050102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed event-triggered fault estimation for Takagi–Sugeno multi-agent systems with unmeasurable decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362 (8), pp.107689. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.107689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimator-based event-triggered leader–following consensus of multiagent systems under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohuai Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (13), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312231160200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based SMC for Fuzzy Semi-Markov Switching Systems With Multizone Probabilitic Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.3026--3035. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3538550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fault-tolerant non-fragile control for parabolic PDE systems with semi-Markov jump: the finite-time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sozhaeswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abinandhitha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (11), pp.2606--2623. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2450093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Integrator Echo State Network Incremental ISS Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1814--1819. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Scheme for Discrete-Time T-S Fuzzy Nonlinear Active Suspension Systems Based on Multi-Switching Control Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1926--1936. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3545824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Network Controller Design for a Class of Leaky-Integrator Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.2693--2698. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3641125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Formation Control for Autonomous Vehicles: A Bilayer Predefined-Time Fuzzy Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.4405--4417. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2025.3613543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic event-triggered approach for observer-based formation control of multi-agent systems with designable inter-event time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.105970. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Fuzzy Adaptive Control for Robotic Manipulators With Dead Zone Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huadi Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (5), pp.5012--5021. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3456131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Critic Control With Knowledge Transfer for Uncertain Nonlinear Dynamical Systems: A Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.6752--6761. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3453926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Assimilation Control for Human–Robot Interaction With Limited Resolution: A Prescribed- Time Self-Triggered Quantized Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.4179--4188. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2025.3540471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and finite‐time H∞ control of semi‐Markov jump systems with both upper and lower thresholds of sojourn time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5605--5623. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Sum-Game-Based Distributed Fuzzy Adaptive Self-Triggered Control of Swarm UAVs Under Intermittent Communication and DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.5371--5384. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3423709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered-Based Adaptive NN Cooperative Control of Six-Rotor UAVs With Finite-Time Prescribed Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.1867--1877. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3241182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based adaptive fixed-time containment control of nonlinear multiagent systems with unmodeled dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanting Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.19095--19109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust polynomial output feedback control for a PV system subject to actuator saturation nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 106, pp.3805--3821. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-023-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibrium Seeking in Non-Zero-Sum Games: A Prescribed-Time Fuzzy Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (12), pp.6929--6938. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3468036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Zero-Sum-Game-Based Memory Event-Triggered Cooperative Control of Heterogeneous MASs Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (10), pp.5733--5745. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2024.3369975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaderless Consensus Control of Fractional-Order Nonlinear Multi-Agent Systems With Measurement Sensitivity and Actuator Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayue Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2252--2262. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3395721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Formation Control for Unmanned Aerial Vehicles With Collision Avoidance and Switching Communication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1435--1445. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3327114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Distributed Intelligent Learning Control of Six-Rotor UAVs Under FDI Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (7), pp.3299--3312. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2024.3351095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Adaptive Fuzzy Optimal Control for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2403--2412. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2024.3352590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimal Control for a Class of Discrete-Time Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencheng Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.2297--2306. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3348535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Distributed Adaptive Fuzzy Consensus for Heterogeneous Switched Nonlinear Multiagent Systems Under State-Dependent Switchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.607--620. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3303940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.868--873. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based distributed dynamic event‐triggered control of multi‐agent systems with adjustable interevent time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.2783-2795. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient-Learning Control of Cyber–Physical Systems Against Mixed-Type Network Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (9), pp.5692--5703. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3408413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol-Based Asynchronous Filtering for Interval Type-2 Fuzzy Systems With Time-Varying Saturation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiongwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.2917--2926. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3353204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesign of adaptive event generator and nonfragile observer for nonlinear systems with bounded disturbances based on interval type-2 T–S fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112, pp.507--523. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09066-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Fault-Tolerant Predefined-Time Control for Switched Systems: A Singularity-Free Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.1223--1232. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3321688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-type-triggers-based cooperative adaptive critic control of swarm UAVs under FDI attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.111757. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time consensus control for uncertain heterogeneous multi-agent systems with high-order dynamics and time-varying delay under generic topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezou Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.111-128. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of proportional integral observer‐based resilient control for periodic piecewise time‐varying systems: The finite‐time case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.1169--1195. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust Fault Predictive Control for Wind Turbine Time-Delay Systems with Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.858. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16020858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered non-fragile state estimator design for interval type-2 Takagi–Sugeno fuzzy systems with bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101376. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2023.101376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault‐alarm based hybrid control design for uncertain periodic piecewise time‐varying systems with actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Harshavarthini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Saat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (10), pp.5710--5733. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.6667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer based non-quadratic control for nonlinear system subject to actuator faults and saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360 (8), pp.5411-5441. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMC for discrete-time nonlinear semi-Markovian switching systems with partly unknown semi-Markov kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.1855--1861. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3169584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Formation Control for a Class of Multi-agent Systems via Fuzzy Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (12), pp.4195--4204. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3277480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance suppression based quantized tracking control for periodic piecewise polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Aravinth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavel Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.114286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2023.114286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Adaptive Fuzzy Formation Control of Uncertain Multiple Unmanned Aerial Vehicles With Actuator Faults and Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.919--929. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3193440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical consensus for heterogeneous multi-agent systems with gain fluctuations via resilient sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasubramani Visakamoorthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Shenglong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppusamy Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palanisamy Muthukumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100803. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model Predictive Control for a Photovoltaic Pumping System Subject to Actuator Saturation Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.4493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15054493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control for IT2 Fuzzy Nonlinear Singularly Perturbed Systems and Its Application to Electric Circuits: A Dynamic Event-Triggered Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-An Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4077--4090. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2023.3240994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined-Time Adaptive Fuzzy Control for a Class of Nonlinear Systems With Output Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2522--2531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2022.3228012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Relative-Output Feedback Approach for Group Consensus of Clusters of Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.55--66. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2021.3092720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Modeling, Analysis and Control for Electrified Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjian Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongfeng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), pp.866. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11090866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observer based robust control for fuzzy descriptor systems subject to actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.150--173. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Sensorless Control Approach for Markovian Switching Systems Applied to PWM DC–DC Converters with Time-Delay and Partial Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.6936. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23156936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonfragile Output Feedback Tracking Control for Markov Jump Fuzzy Systems Based on Integral Reinforcement Learning Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4521--4530. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3203795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Event-Triggered Stabilization for Discrete-Time Fuzzy Markov Jump Singularly Perturbed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdeng Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun-Feng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (7), pp.4511--4520. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2022.3207430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the feasibility conditions on adaptive fuzzy decentralized tracking control of large-scale nonlinear systems with full-state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Bing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (11), pp.5125--5147. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak-to-peak fuzzy filtering of nonlinear discrete-time systems with markov communication protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.361--376. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2022.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H 2 /H ∞ saturated non-PDC static output feedback control for path tracking of autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (11), pp.2235-2247. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221080461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data adaptive fuzzy control of switched large-scale nonlinear delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1014--1024. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2021.3052094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear control design for optimized power regulations in spar wind turbines under wind and wave loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manikandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathinasamy Sakthivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 266, pp.112916. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded real lemma for singular linear continuous-time fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109962. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prescribed-time functional observers of linear descriptor systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (11), pp.3137--3147. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1959066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Observer-Based Fault Estimation for a Class of Nonlinear Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.39--51. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant optimal predictive control of hybrid actuators with time‐varying delay for industrial robot arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chemachema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.1--15. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault-Tolerant Predictive Control for LPV Systems with Sensor Faults: An Active Car Suspension Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.684. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mixed H2/H∞ fuzzy tracking control of photovoltaic system subject to asymmetric actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (7), pp.1528-1541. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211052123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Based on a Takagi-Sugeno PI Observer: Application to a Thermoelectric Steam Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Reyes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Madrigal-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Amalio Vargas-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.855-866. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-021-01154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of Fuzzy Singularly Perturbed Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaorong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (8), pp.2349--2360. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2998519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust tracking design for uncertain MIMO systems using proportional–integral controller of order v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (5), pp.2042--2063. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Fault-Tolerant Predictive Control for Discrete-Time Linear Systems Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Abboudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2307. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sampled-Data Fuzzy Observer Design for Nonlinear Parabolic PDE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1262--1272. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2973943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of 2D general Roesser Lyapunov systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Ghezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bouagada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dooren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.85--97. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/mathcluj.2021.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Terminal Sliding Mode Control of Nonlinear Uncertain Active Suspension Systems With Adaptive Disturbance Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.789--797. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched safe tracking control design for unmanned autonomous helicopter with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100979. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive security consensus control for a class of multi-agent systems under network decay and intermittent attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozheng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoyu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 547, pp.88--102. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ fuzzy proportional integral state feedback controller of photovoltaic systems under asymmetric actuator constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Laboid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220921579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further studies on state estimation of discrete‐time nonlinear parameter varying systems based on a new multiinstant switching observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang‐peng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8206--8217. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controllers design for constrained nonlinear parameter varying descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8295--8328. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Fuzzy Control for Semi-Markov Jump Nonlinear Systems Subject to Incomplete SMK and Actuator Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingcheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinde Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.3043-3053. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Fuzzy Output Feedback Dynamic Sliding Mode Controller Design for Two-Dimensional Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (10), pp.2869--2877. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3008271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation of discrete‐time nonlinear plants via a comprehensive partition‐based switching scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipeng Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.6518--6534. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic tracking control for constrained nonstrict‐feedback MIMO nonlinear systems via parameter compensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingnan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.3365--3381. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus of One-Sided Lipschitz Multi-Agents Under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choon Ki Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.745-749. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2923721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection on fluid machinery using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2019.107126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ static output‐feedback control for discrete‐time fuzzy systems with actuator saturation via fuzzy Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability and accuracy analysis of automatic steering system with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinfeng Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.278--286. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Multi-Instant Fuzzy State Estimation Design of Discrete-Time Nonlinear Systems and Its Application: A Deep Division Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangpeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (5), pp.1775--1785. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.2964720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fixed-time observer for discrete-time singular systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363, pp.124586. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2019.124586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant controller design for Takagi-Sugeno systems under input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (6), pp.1163-1178. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2019.1597941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Input Observer Design for Interval Type-2 T–S Fuzzy Systems With Immeasurable Premise Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbin Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (9), pp.2639-2650. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2016.2602300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed sensor fault tolerant controller design for induction motor drive in EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant tracking controller design for vehicle dynamics: A descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further enhancement on robust H_inf control design for discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2273266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility and control of switched discrete-time singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.43-51. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642583.2013.832642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Solution for Robust Static Output Feedback Control of Discrete Takagi–Sugeno Fuzzy Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (6), pp.1160-1165. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2012.2196048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bounded real lemma for discrete-time descriptor systems: Application to H∞ control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.449-453. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust admissibility of uncertain switched singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (10), pp.1587-1600. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.615865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation for discrete time multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (6), pp.593-610. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer-based fault-tolerant control for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3/4), pp.173. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3/4), pp.288-305. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2007.016405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Heterogeneous Damage Evolution at the Granular Scale in Polycrystals under Complex Cyclic Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrum Abdul-Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple model approach modelling: application to a turbojet engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Observer-based robust fuzzy control of nonlinear systems with parametric uncertainties”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance equilibration: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (5), pp.1569-1575. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.10412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and design for continuous-time Takagi-Sugeno control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Input-to-State Stability criterion for adaptive Echo State Network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2025, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Heterogeneous Multi-Agent Systems with Unknown Dynamics Using Distributed Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketian Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.868--873, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Time Robust Flocking of Second-Order Linear Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.775--780, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Robust Consensus Control for Uncertain T-S Fuzzy Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Systems &amp; Automation (ICESA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Troyes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICESA66763.2025.11280860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Energy Optimization: Laplacian Weights Tuning using Fréchet Discrete Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.292--297, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2199--2204, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning Using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.1917--1921, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Topology and Time Delay Relations in Linear Second-Order Consensus Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Chinese Control and Decision Conference (CCDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Xiamen, China. pp.2549--2554, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCDC65474.2025.11090494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Based Consensus Control of T-S Fuzzy Multi-agent Under Parametric Uncertainties Using Fuzzy Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel-Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.55--63, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for descriptor systems using the concept of virtual actuator and virtual sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on System Theory, Control and Computing (ICSTCC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. pp.509--514, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus Control for T-S Fuzzy Multi-Aagent Systems with Parametric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoub Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi-Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.705--710, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration-based fault tolerant control algorithm for LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Cyber-Physical-Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Antalya, Turkey. pp.290-295, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.01.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Joint Fault Estimation for Multi-Agent Systems Via Dynamic Event-Triggered Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Actuator and Sensor Approach for Event-Triggered Fault-Tolerant Control of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.282--287, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear multi-agent systems control: A closed-form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Pietrasanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos (ACNDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.120--125, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level Energy Management Based on Convex Optimization for Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Nedjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulkaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.326--336, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic event-triggered control for multi-agent systems with adjustable inter-event time: a moving average approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Automatique, de Génie Industriel et de Productique SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36227/techrxiv.23043713.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Observer-Based Dynamic Event-Triggered Control of Multi-Agent Systems with Adjustable Inter-Event Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2391--2396, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Dynamic Event-Triggered Consensus Control for Multi-Agent Systems with Designable Inter-Event Time *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation (MED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.818--823, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Power Photovoltaic System with Robust Polynomial Output Feedback Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.2059--2064, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L_2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise Variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis (IFAC-ACD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Static Output Feedback Control for Path Tracking of Autonomous Vehicles with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.1688--1693, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Fault Tolerant Tracking Control for Constrained NLPV System Subject to Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.343--356, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered fault-tolerant leader-following control for homogeneous multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathscr{H}_{\infty}$ Static Output Feedback Controller Design for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Control Conference (ECC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.118--123, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Predictive Control with Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bououden Sofiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboudi Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulkaibet Ilyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Allouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering and Control Applications (ICEECA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khenchela, Algeria. pp.439--453, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0045-5_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reference model $H_{\infty}$ integral fuzzy maximum power tracking of WECS based-on DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.152--157, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic anti-windup controller design for Takagi-Sugeno fuzzy systems under saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.124--129, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$H_{\infty}$ memory observer design for vehicle suspension state estimation and unknown road reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.479-483, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Dissipative Consensus for Multi-Agent Systems with Markov Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4127--4131, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust $\mathcal{L}_{2}$ Control for Uncertain T-S Descriptor Model with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a Low-Cost Angle-Meter Based on Resistance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arpaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IMEKO TC4 International Symposium and 22nd International Workshop on ADC and DAC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Palermo, Italy. pp.353--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fuzzy Model Predictive Control with time delays for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Boulakaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazziz Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Intelligent Systems (INTELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Numerical Corrector for a Bubbling Fluidized Bed Incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Escalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable industrial processes identification : Case of bubbling fluidized bed sewage sludge incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility of singular switched systems: LMI formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant tracking controller design for T-S fuzzy disturbed systems with uncertainties subject to actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tarek Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Emerging Technologies and Factory Automation, ETFA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy control for stabilization of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Robotics ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of singular LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output stabilisation of singular LPV systems: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Daafouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sliding mode unknown input observer for uncertain Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control, CDC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.2661-2666, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.377684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un multiobservateur robuste pour multimodèle incertain à entrées inconnues : approche LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input multiple observer based approach. Application to secure communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Analysis and Control of Chaotic Systems, CHAOS06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic stability and stabilisation of interval Takagi-Sugeno model: LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation, MED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of state and unknown inputs of a non linear system represented by a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust observer for uncertain Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.953-958, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a class of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.6458-6459, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation via multiple observer with unknown inputs : Application to the three tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback for Takagi-Sugeno systems: an LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mediterranean Conference on Control and Automation, MED'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, SMC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI formulation for output feedback stabilization in multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.311-316, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilisability of continuous Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d'Automatique, JDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability analysis of multiple model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed stability conditions for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.3514-3519, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.886553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Electrical Engineering and Control Applications – Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Electrical Engineering and Control Applications (ICEECA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. 1472, Springer Nature Singapore, pp.461, 2026, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Engineering and Control Applications (ICEECA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-981-15-6402-4. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Emerging Trends in Safety-Critical Issues for Intelligent Automation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Savkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.17221--17226, 2025, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2025.3575215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on “emerging control techniques for mechatronic and transportation systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Celentano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (5), pp.2039-2358, 2021, Asian Journal of Control, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 292, pp.282, 2025, Studies in Systems, Decision and Control, 978-3-031-87381-2. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AETA 2015: Recent Advances in Electrical Engineering and Related Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, 371, 2016, Lecture Notes in Electrical Engineering, 978-3-319-27245-0. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27247-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Intelligence in Modeling, Prediction, and Analysis of Complex Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajith Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka, Ajith Abraham, Otto Rossler, Mohammed Chadli, and Rene Lozi. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindawi Publishing Corporation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 62 p., 2015, The Scientific World Journal, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/948512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse et de synthèse des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 192 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Triggered Controller Design for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.289--302, 2026, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00124-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.21-43, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.1-20, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$$_{\infty }$$ Control for Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.73--88, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility Analysis of Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.89--138, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$\mathcal {H}_{\infty }$$ Control for Singular Fractional-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Marir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Singular Fractional Order Systems: LMI Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 292, Springer Nature Switzerland, pp.221--257, 2025, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87382-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control Based Static Output Feedback for Steering Control of the Autonomous Vehicle via Non Quadratic Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.203--234, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS-Based Robust Control Design Subject to Actuator Saturation for Maximum Power Point Tracking of Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saifia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robust Control and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.53--85, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust L2 Proportional Integral Observer Based Controller Design with Unmeasurable Premise variables and Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.355--365, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for delay systems: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Strategy for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.143-178, 2021, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-385347-7.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno Fuzzy Representation to Modelling and State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zelinka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Zelinka; Václav Snášel; Ajith Abraham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Optimization : From Classical to Modern Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 451-479, 2013, 978-3-642-30503-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Trustworthy Distributed Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy Efficient Communication for Distributed Learning using LQ-SGD Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lincen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthiness of Stochastic Gradient Descent in Distributed Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesar Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPL089N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité et commande de systèmes décrits par des multimodèles : Approche LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId636"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A70A812"/>
+    <w:nsid w:val="D5954624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-chadli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0140-5187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074136720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216294180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=jtC7PxsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139136085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5490-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Zhu Xiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3612986" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05273485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrukh Bukhari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Basit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon Ki Ahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3607967" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05620992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05438861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binrui Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3637776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05622539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles8050102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.107689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panming Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuai Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231160200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangming Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Qi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3538550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04912527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sozhaeswari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Sakthivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abinandhitha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2450093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3587362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Shen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3545824" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05320151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhai Zhuang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3613543" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3641125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenquan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3540471" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangju Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3453926" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadi Shan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3456131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boubekri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doudou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saifia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02173-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Meng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingnan Pan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10000-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Pan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpeng Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3423709" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3241182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2024.3369975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3468036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395721" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3327114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04412543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2024.3351095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04437213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3352590" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingchuan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Zou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3348535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghao Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3303940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3385" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3321688" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Tian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3408413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongwen Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaicheng Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3353204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04296132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqing Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09066-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04263894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavel Satheesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Aravinth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04607313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111757" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Elahi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03976017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bououden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Allouani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Abboudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulkaibet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020858" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Peng Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2023.101376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Harshavarthini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Saat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kennouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.03.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03664151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Zong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Hou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3169584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3277480" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.114286" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3193440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramani Visakamoorthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shenglong Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Subramanian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanisamy Muthukumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100803" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04046690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054493" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04036549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-An Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3240994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03929172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3228012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04232537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjian Jin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongfeng Wei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Huang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Yin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11090866" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03737344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Houda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tahir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3092720" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zahaf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Neji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23156936" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinde Cao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3203795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Feng Su" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3207430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03614421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221080461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03712406v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Bing Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.05.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.05.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3052094" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03862157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manikandan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112916" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Marir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109962" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1959066" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbin Qiu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2444" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020684" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211052123" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Madrigal-Espinosa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Amalio Vargas-M&#233;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01154-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorong Xie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2998519" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540965v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Celentano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2405" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872071v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Ning Wu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2973943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3000122" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Ghezzar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bouagada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benyettou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dooren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/mathcluj.2021.1.08" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Ma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Wu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100979" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozheng Jin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyu L&#252;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.08.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887037v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laboid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921579" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8208;peng Xie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5333" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Righi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingcheng Dai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Luo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3011760" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Ji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3008271" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipeng Zang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5119" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihao Du" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Zhao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4938" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2923721" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arpaia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cesaro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coppier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vito" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424498v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1987" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887074v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cai" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.04.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.2964720" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.124586" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933392v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1597941" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Zarei" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2016.2602300" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PLRDN8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C4G7DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2273266" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2013.832642" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653089v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.10.003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDGSD3Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446412v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2012.2196048" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651315v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.615865" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491347v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022575" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789506064937" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491344v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.09.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3B1KX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171337v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05383591v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Li" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketian Liang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186896" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244216v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Pietrasanta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129766" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05423667v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;oub Cherigui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nachidi-Labourel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11280860" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544521v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187286" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05233063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC65474.2025.11090494" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincen Bai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226134" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05186233v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073271" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171251v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.01.196" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441691v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labourel-Nachidi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840788v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744649" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691460v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.302" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850598v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691453v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.231" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04683327v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.073" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440902v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Nedjaoui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_35" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165362v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.23043713.v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629076v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383670" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185702" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931788v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931756v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955694" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931744v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955841" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755340v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_32" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.109" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774619v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838112" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755350v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bououden Sofiane" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboudi Abdelaziz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulkaibet Ilyes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_40" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931771v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955730" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541401v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.021" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970533v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183121" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271839v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Yu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinsheng Li" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xing" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2446" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183083" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704086v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coppier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324181v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulakaibet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazziz Aboudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.04.129" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638117v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C. Oliveira" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Coppier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Escalon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Khadir" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059077" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280265v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344165v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344162v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440697v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ziani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963641v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173704v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Wei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Savkine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3575215" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372587v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2695" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05104393v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702165v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Duy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelinka" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Choi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27247-4" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716901v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194591v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00124-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194417v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_2" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193645v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193640v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_4" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05190049v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193642v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_7" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195893v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195882v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_3" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04151473v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_31" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169120v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-385347-7.00011-0" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455217v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191950v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05189945v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191954v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL089N" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004605v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-chadli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0140-5187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074136720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216294180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=jtC7PxsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139136085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5490-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05273485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrukh Bukhari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Basit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon Ki Ahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3607967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Zhu Xiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3612986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05620992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05438861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binrui Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3637776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05622539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles8050102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.107689" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panming Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohuai Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231160200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangming Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Qi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3538550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04912527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sozhaeswari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Sakthivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abinandhitha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2450093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3587362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Shen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3545824" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3641125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05320151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhai Zhuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2025.3613543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ding" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105970" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenquan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadi Shan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzheng Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3456131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangju Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3453926" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3540471" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Pan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangpeng Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3423709" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3241182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Meng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingnan Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10000-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boubekri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saifia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02173-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Xiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3468036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2024.3369975" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395721" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04508109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3327114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04412543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2024.3351095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04437213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2024.3352590" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingchuan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Zou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3348535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghao Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3303940" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3385" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Tian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3408413" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongwen Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaicheng Yan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3353204" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04296132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yuan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqing Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09066-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3321688" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04607313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111757" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Elahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alfi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04263894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavel Satheesh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Aravinth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03976017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bououden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Allouani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Abboudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulkaibet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020858" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Peng Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2023.101376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Harshavarthini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Saat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kennouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.03.044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03664151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdeng Zong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Hou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3169584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3277480" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.114286" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3193440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramani Visakamoorthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shenglong Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Subramanian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanisamy Muthukumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100803" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04046690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054493" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04036549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-An Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3240994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03929172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2022.3228012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tahir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3092720" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04232537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjian Jin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongfeng Wei" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Yin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11090866" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03737344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Houda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.06.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zahaf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Neji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23156936" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinde Cao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3203795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Feng Su" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3207430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03712406v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Bing Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.05.045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.05.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03614421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221080461" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3052094" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03862157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manikandan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112916" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Marir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109962" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1959066" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbin Qiu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2444" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020684" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211052123" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Madrigal-Espinosa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Amalio Vargas-M&#233;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01154-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887067v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaorong Xie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2998519" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Celentano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2405" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072307" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872071v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Ning Wu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2973943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Ghezzar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bouagada" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benyettou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dooren" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/mathcluj.2021.1.08" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3000122" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Ma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Wu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100979" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozheng Jin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyu L&#252;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.08.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887037v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laboid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921579" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8208;peng Xie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5333" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Righi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5415" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingcheng Dai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Luo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3011760" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Ji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3008271" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipeng Zang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5119" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihao Du" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Zhao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4938" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2923721" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arpaia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cesaro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coppier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vito" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424498v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1987" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887074v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cai" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.04.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.2964720" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.124586" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933392v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1597941" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Zarei" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2016.2602300" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PLRDN8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C4G7DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2273266" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2013.832642" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446412v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2012.2196048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653089v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.10.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDGSD3Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651315v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.615865" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491347v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022575" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789506064937" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491344v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.09.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3B1KX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171337v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05383591v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Li" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketian Liang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186896" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244216v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Pietrasanta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129766" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05423667v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;oub Cherigui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nachidi-Labourel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11280860" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544521v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05544527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187286" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524350v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincen Bai" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226134" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05186233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073271" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05233063v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC65474.2025.11090494" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441691v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labourel-Nachidi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840788v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744649" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691460v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.302" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171251v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.01.196" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850598v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691453v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.231" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04683327v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.073" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440902v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Nedjaoui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_35" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165362v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.23043713.v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629076v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383670" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185702" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931756v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955694" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931788v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931744v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955841" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755340v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_32" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.109" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774619v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838112" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755350v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bououden Sofiane" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboudi Abdelaziz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulkaibet Ilyes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0045-5_40" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03931771v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955730" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541401v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.021" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970533v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183121" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271839v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Yu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinsheng Li" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xing" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2446" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183083" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704086v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coppier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324181v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boulakaibet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazziz Aboudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.04.129" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638117v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C. Oliveira" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Coppier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Escalon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03638118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Khadir" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059077" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280265v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344165v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344162v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440697v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ziani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963641v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05173704v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Wei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Savkine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3575215" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372587v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2695" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05104393v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702165v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Duy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelinka" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Choi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27247-4" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716901v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194591v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00124-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194417v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_2" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193645v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193640v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_4" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05190049v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193642v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87382-9_7" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195893v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195882v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_3" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04151473v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_31" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169120v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-385347-7.00011-0" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455217v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191950v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05189945v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05191954v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL089N" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004605v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>