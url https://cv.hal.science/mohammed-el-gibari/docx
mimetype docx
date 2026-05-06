--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed El Gibari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a novel millimeter-wave bandstop filter using transversal signal interference technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics (BEEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v15i1.10777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Voltage-Controlled Reconfigurability of an Interdigital Bandpass Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/telecom7010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low loss soft thermoplastic blends for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessnim Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (13), pp.135003. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of both bandwidth and driving voltage of polymer phase modulators using buried in-plane coupled micro-strip driving electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (23), 234901 (8 p.). </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth improvement of microwave photonic components based on electro-optic polymers loaded with TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (8), pp.542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-1154-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky waveguide deflector for 40 Gs/s all-optical analog-to-digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354 (18), pp.8710-8720. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Capacitively Grounded Coplanar to Coupled Microstrip Transition for Planar Microwave Photonic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (9), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078716000969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity improvement of broadband electro-optic polymer-based optical phase modulator using 1D and 2D photonic crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.010003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL201715.010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design challenges of EO polymer based leaky waveguide deflector for 40 Gs/s all-optical analog-to-digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of ultra broadband GCPW-MS transition on thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (9), pp.2041-2045. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Via-Hole and Via-Free Grounded Coplanar Waveguide to Microstrip Transitions on Thin Polymer Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, Article ID 481768, 7 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/481768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Via-Hole Less Broadband Grounded Coplanar to Coupled Microstrip Transition for up to 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp. 47-51. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierl15060404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-wideband dielectric material characterization method using grounded coplanar waveguide and genetic algorithm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (107), pp.142908. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4933019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband GCPW-MS-GCPW driven electrode for low-cost and wide range application electro-optic modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (5), pp.1078-1082. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Microwave Devices and Biomedical Sensors: Applications and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05443427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design and Optimization of a Multi-Section Coupler for Microwave Radar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lakhssassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Rectenna at 2.45 GHz With Circular Polarization for Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Elmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Chahboun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Energy and Green Computing (ICEGC’2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, FEZ, France. pp.00038, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202568000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a 5.8 GHz Bandpass Filter for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Oukaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Khoulji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel UHF RFID tag structure based on polycarbonate material, for renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Errachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Chahboun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05009, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532605009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of a Reconfigurable Planar BandPass Filter For Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Maimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoulji Samira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.01004, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Miniature Circular Eye-Inspired UHF RFID Tag Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Errachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mashagbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Chahboun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Configuration Diplexer for RF Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Oukaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoulji Samira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.01003, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Realization of Microwave Sensor for Efficient Hydrogen Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaiaf Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam El Khamlichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah Serghrouchni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Transparent Mesh Technology — Wideband Dispersion Model from Scattering Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Merainani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design of a Compact Coplanar Low Pass Filter for THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Laakel Stinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Oukaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 5th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fez, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset64571.2025.11008092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact Coupled Circular Ring Band-Pass Filter Structure for ISM Band Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Maimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 5th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fez, France. pp.00030, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202568000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth study of optical behavior of a novel leaky waveguide deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Fully online event, Serbia. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR51502.2020.9306629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro optic nanocomposites for high performance microwave photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Belgrade (Fully online event), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog, compact and economical solution for the compensation of implantable piezoresistive blood pressure sensors for wireless medicalmonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Modou Die Mbacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Fully online event, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the near field from an electro-optic leaky waveguide for application in all-optical analog-to-digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dielectric characterization using a genetic algorithm and a coplanar waveguide on bilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dispersion de nanoparticules dans des polymères en combinant l’utilisation de sonication et de tensio-actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ouellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Groupe Français des Polymères Grand Ouest et du programme SPEED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional properties improvement of electro-optic polymers by loading them with nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ouellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Australian Friendly: Advanced Materials Workshop &amp; Journée Scientifique du programme SPEED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electro-Optic Leaky Waveguide Deflector for Application in All-Optical Analog-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductor-Backed Coplanar Waveguide to Microstrip Transition on BCB Polymer Thin Film with Bandwidth over 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microwave and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dhanbad, India. pp.ICMAP02, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMAP.2015.7408757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of high-performance microwave and millimeter wave band-pass filters on thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 Nanoparticles Loading on the Microwave and Optical Properties of the Electro-Optic Polymer PMMA-DR1 for Optimization of Microwave Photonic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.404-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of Microwave and Optical Properties of the Electro-Optic Polymer PMMA-DR1 by Loading with SiC Nanoparticles for Optimization of Photonic Microwave Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. pp.TELFOR_IET3, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR.2015.7377523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on all-optical ADCs based on a polymer leaky waveguide deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on advanced ADCs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electro-Optic Polymers Leaky Waveguide Deflector and its Microwave access across a GCPW to CMS transition for realizing a 40 GSPS AOADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microwave and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dhanbad, India. pp.ICMAP01, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMAP.2015.7408700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Structure for both Poling and Driving of the Electro-Optic Polymer in an Analog-to-Digital Converter based on an Optical Deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. pp.TELFOR_IET1, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR.2015.7377531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar Waveguide to Microstrip Transition in Thin Polymer Film for Characterization and Packaging of Microwave Photonic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. pp.TELFOR_IET2, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR.2015.7377537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GSPS All Optical ADC with ENOB of 6.6 using EO Polymer Optical Deflector and Spatial Quantizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE MTT-S, Oct 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Design Optimization of Polymer Phase Modulators with Over 40 GHz BW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microwave and Photonics (ICMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dhanbad, India. pp.ICMAP03, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icmap.2015.7408725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky Waveguide Deflector for 40 GS/s All-Optical ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Benjamin Franklin Symposium on Microwave and Antenna Sub- Systems for Radar, Telecommunications, and Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Philadelphie, United States. pp.SA2A-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband GCPW-CMS-GCPW Transition for Characterization of All-optical ADCs Based on Leaky Waveguide Deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Telecommunications Forum (TELFOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion analogique-numérique des signaux hyperfréquences à base de polymères électro-optiques dopés avec des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique-microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband coplanar microstrip transitions for connectorizing microwave photonic components based on thin polymer and driven by microstrip electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Microwave Conference IEEE (GeMiC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Darmstadt, Germany. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband GCPW-MS-GCPW transitions on Si wafers for microwave photonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Telecommunications Forum (TELFOR 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres de réalisation d’un modulateur électro-optique à Base de Polymères pour les télécommunications à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications et exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic nanocomposites for high performance microwave photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation analytique du faisceau de fuite d’un déflecteur électro-optique à base d’un guide sur polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective and compact analog compensation method of thermal drift of implantable piezoresistive blood pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Modou Die Mbacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SI: Printemps de la cardiologie 2020 (Digital conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France. Elsevier/French Society of Cardiology, 12 (2-4), pp.218-219, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges élastomères thermoplastiques souples à faible pertes diélectriques pour applications antennaires en bande X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessnim Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. , 2019, JNM 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et réalisation d’une transition GCPW-MS-GCPW avec via-hole sur couche mince en polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. , pp 347, JNM 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un déflecteur électro-optique à base d’un guide à fuite sur polymères et d’un élément optique diffractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring resonator characterization at microwave frequencies of a novel soft dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessnim Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. , 2019, PIERS 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure des électrodes interdigitées sur les micro-générateurs piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'étude d'un déflecteur électro-optique sur polymères en vue de la réalisation d’un convertisseur analogique numérique tout-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-nitrides based electro-optic modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandar Alshehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nitride Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and realization of highly selective bandpass filters in Ka-band built on thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition CPW-MS ultra large pour la connectorisation de composants sur polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-DP-P10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la bande passante des composants opto-hyperfréquences basés sur des polymères électro-optiques chargés de nanoparticules de TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme et caractérisation de polymères électro-optiques incorporant des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un déflecteur à guide d’onde à fuite électro-optique pour un convertisseur analogique-numérique tout optique fonctionnant à 40 Géch/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition coplanaire-microruban large bande pour le packaging d'un composant opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition coplanaire-microruban ultra-large bande pour la caractérisation de composants opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.P55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composant hyperfréquence commandé par un système d'électrodes coplanaires blindées, et procédé de fabrication correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20120055545. 2013, pp.Publication FR2992095 (A1) 2013-12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optique et hyperfréquence d'un modulateur électro-optique sur polymère : optimisation de transitions ultra-large bande pour l'électrode de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00751910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed El Gibari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a novel millimeter-wave bandstop filter using transversal signal interference technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Electrical Engineering and Informatics (BEEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/eei.v15i1.10777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Voltage-Controlled Reconfigurability of an Interdigital Bandpass Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/telecom7010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low loss soft thermoplastic blends for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessnim Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (13), pp.135003. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab5756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky waveguide deflector for 40 Gs/s all-optical analog-to-digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354 (18), pp.8710-8720. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth improvement of microwave photonic components based on electro-optic polymers loaded with TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (8), pp.542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-017-1154-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of both bandwidth and driving voltage of polymer phase modulators using buried in-plane coupled micro-strip driving electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (23), 234901 (8 p.). </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Capacitively Grounded Coplanar to Coupled Microstrip Transition for Planar Microwave Photonic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (9), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078716000969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity improvement of broadband electro-optic polymer-based optical phase modulator using 1D and 2D photonic crystal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.010003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL201715.010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design challenges of EO polymer based leaky waveguide deflector for 40 Gs/s all-optical analog-to-digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of ultra broadband GCPW-MS transition on thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (9), pp.2041-2045. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.29273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Via-Hole and Via-Free Grounded Coplanar Waveguide to Microstrip Transitions on Thin Polymer Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, Article ID 481768, 7 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/481768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Via-Hole Less Broadband Grounded Coplanar to Coupled Microstrip Transition for up to 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp. 47-51. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierl15060404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-wideband dielectric material characterization method using grounded coplanar waveguide and genetic algorithm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (107), pp.142908. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4933019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband GCPW-MS-GCPW driven electrode for low-cost and wide range application electro-optic modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (5), pp.1078-1082. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Based Analytical Modeling for Effective Permittivity in Meshed Microstrip Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Merainani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin, Ireland. paper #1571215625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design and Optimization of a Multi-Section Coupler for Microwave Radar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lakhssassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Rectenna at 2.45 GHz With Circular Polarization for Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Elmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Chahboun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Energy and Green Computing (ICEGC’2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, FEZ, France. pp.00038, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202568000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a 5.8 GHz Bandpass Filter for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Oukaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Khoulji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel UHF RFID tag structure based on polycarbonate material, for renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Errachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Chahboun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05009, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532605009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of a Reconfigurable Planar BandPass Filter For Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Maimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoulji Samira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.01004, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Miniature Circular Eye-Inspired UHF RFID Tag Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Errachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mashagbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Chahboun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Realization of Microwave Sensor for Efficient Hydrogen Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaiaf Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam El Khamlichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah Serghrouchni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Configuration Diplexer for RF Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Oukaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoulji Samira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.01003, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Transparent Mesh Technology — Wideband Dispersion Model from Scattering Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Merainani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact Coupled Circular Ring Band-Pass Filter Structure for ISM Band Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Maimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aytouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 5th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fez, France. pp.00030, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202568000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design of a Compact Coplanar Low Pass Filter for THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Laakel Stinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Oukaira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 5th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fez, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset64571.2025.11008092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth study of optical behavior of a novel leaky waveguide deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Fully online event, Serbia. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR51502.2020.9306629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro optic nanocomposites for high performance microwave photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Belgrade (Fully online event), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog, compact and economical solution for the compensation of implantable piezoresistive blood pressure sensors for wireless medicalmonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Modou Die Mbacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Fully online event, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the near field from an electro-optic leaky waveguide for application in all-optical analog-to-digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of dielectric characterization using a genetic algorithm and a coplanar waveguide on bilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dispersion de nanoparticules dans des polymères en combinant l’utilisation de sonication et de tensio-actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ouellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Groupe Français des Polymères Grand Ouest et du programme SPEED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional properties improvement of electro-optic polymers by loading them with nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ouellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Australian Friendly: Advanced Materials Workshop &amp; Journée Scientifique du programme SPEED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductor-Backed Coplanar Waveguide to Microstrip Transition on BCB Polymer Thin Film with Bandwidth over 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microwave and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dhanbad, India. pp.ICMAP02, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMAP.2015.7408757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of high-performance microwave and millimeter wave band-pass filters on thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 Nanoparticles Loading on the Microwave and Optical Properties of the Electro-Optic Polymer PMMA-DR1 for Optimization of Microwave Photonic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.404-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electro-Optic Leaky Waveguide Deflector for Application in All-Optical Analog-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on all-optical ADCs based on a polymer leaky waveguide deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on advanced ADCs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of Microwave and Optical Properties of the Electro-Optic Polymer PMMA-DR1 by Loading with SiC Nanoparticles for Optimization of Photonic Microwave Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. pp.TELFOR_IET3, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR.2015.7377523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Electro-Optic Polymers Leaky Waveguide Deflector and its Microwave access across a GCPW to CMS transition for realizing a 40 GSPS AOADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microwave and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dhanbad, India. pp.ICMAP01, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMAP.2015.7408700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Structure for both Poling and Driving of the Electro-Optic Polymer in an Analog-to-Digital Converter based on an Optical Deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. pp.TELFOR_IET1, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR.2015.7377531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar Waveguide to Microstrip Transition in Thin Polymer Film for Characterization and Packaging of Microwave Photonic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. pp.TELFOR_IET2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR.2015.7377537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GSPS All Optical ADC with ENOB of 6.6 using EO Polymer Optical Deflector and Spatial Quantizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE MTT-S, Oct 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Design Optimization of Polymer Phase Modulators with Over 40 GHz BW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microwave and Photonics (ICMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dhanbad, India. pp.ICMAP03, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icmap.2015.7408725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky Waveguide Deflector for 40 GS/s All-Optical ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Benjamin Franklin Symposium on Microwave and Antenna Sub- Systems for Radar, Telecommunications, and Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Philadelphie, United States. pp.SA2A-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wideband GCPW-CMS-GCPW Transition for Characterization of All-optical ADCs Based on Leaky Waveguide Deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Telecommunications Forum (TELFOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion analogique-numérique des signaux hyperfréquences à base de polymères électro-optiques dopés avec des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique-microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband coplanar microstrip transitions for connectorizing microwave photonic components based on thin polymer and driven by microstrip electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Microwave Conference IEEE (GeMiC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Darmstadt, Germany. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband GCPW-MS-GCPW transitions on Si wafers for microwave photonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Telecommunications Forum (TELFOR 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres de réalisation d’un modulateur électro-optique à Base de Polymères pour les télécommunications à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications et exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Microwave Devices and Biomedical Sensors: Applications and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05443427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic nanocomposites for high performance microwave photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hongwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation analytique du faisceau de fuite d’un déflecteur électro-optique à base d’un guide sur polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective and compact analog compensation method of thermal drift of implantable piezoresistive blood pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Modou Die Mbacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SI: Printemps de la cardiologie 2020 (Digital conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France. Elsevier/French Society of Cardiology, 12 (2-4), pp.218-219, 2020, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et réalisation d’une transition GCPW-MS-GCPW avec via-hole sur couche mince en polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. , pp 347, JNM 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un déflecteur électro-optique à base d’un guide à fuite sur polymères et d’un élément optique diffractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges élastomères thermoplastiques souples à faible pertes diélectriques pour applications antennaires en bande X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessnim Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. , 2019, JNM 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring resonator characterization at microwave frequencies of a novel soft dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessnim Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. , 2019, PIERS 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure des électrodes interdigitées sur les micro-générateurs piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'étude d'un déflecteur électro-optique sur polymères en vue de la réalisation d’un convertisseur analogique numérique tout-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-nitrides based electro-optic modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandar Alshehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nitride Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and realization of highly selective bandpass filters in Ka-band built on thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition CPW-MS ultra large pour la connectorisation de composants sur polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-DP-P10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la bande passante des composants opto-hyperfréquences basés sur des polymères électro-optiques chargés de nanoparticules de TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un déflecteur à guide d’onde à fuite électro-optique pour un convertisseur analogique-numérique tout optique fonctionnant à 40 Géch/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin S. Daryoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme et caractérisation de polymères électro-optiques incorporant des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den-God-Frez Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Terisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition coplanaire-microruban large bande pour le packaging d'un composant opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Hadjloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition coplanaire-microruban ultra-large bande pour la caractérisation de composants opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.P55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composant hyperfréquence commandé par un système d'électrodes coplanaires blindées, et procédé de fabrication correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20120055545. 2013, pp.Publication FR2992095 (A1) 2013-12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optique et hyperfréquence d'un modulateur électro-optique sur polymère : optimisation de transitions ultra-large bande pour l'électrode de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00751910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Barou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v15i1.10777" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guermal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aytouna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/telecom7010016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessnim Sghaier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Hadjloum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin S. Daryoush" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den-God-Frez Palessonga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1154-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.10.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Receveur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201715.010003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29273" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B05987331A58345116E67CD80A4D97A4D1890ACD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/481768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl15060404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05443427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakhssassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Elmai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Chahboun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202568000038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakkali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Oukaira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khoulji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Errachidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Maimouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoulji Samira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532601004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mashagbeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532601003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaiaf Belghiti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam El Khamlichi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah Serghrouchni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276313" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merainani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Laakel Stinou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset64571.2025.11008092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202568000030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR51502.2020.9306629" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jradi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Modou Die Mbacke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ouellaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAP.2015.7408757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bretin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234904v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR.2015.7377523" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAP.2015.7408700" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR.2015.7377531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR.2015.7377537" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmap.2015.7408725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hongwu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149980v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Alshehri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hong Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pavlidis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Kassiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Barou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v15i1.10777" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guermal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aytouna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/telecom7010016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessnim Sghaier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Hadjloum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin S. Daryoush" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.10.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den-God-Frez Palessonga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1154-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Receveur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201715.010003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29273" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B05987331A58345116E67CD80A4D97A4D1890ACD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/481768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl15060404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merainani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakhssassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Elmai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Chahboun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202568000038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakkali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Oukaira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khoulji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276784" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Errachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Maimouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoulji Samira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532601004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mashagbeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276802" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaiaf Belghiti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam El Khamlichi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah Serghrouchni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276313" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532601003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276779" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05427652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202568000030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05233982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Laakel Stinou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset64571.2025.11008092" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR51502.2020.9306629" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jradi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Modou Die Mbacke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ouellaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAP.2015.7408757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bretin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR.2015.7377523" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAP.2015.7408700" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR.2015.7377531" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR.2015.7377537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmap.2015.7408725" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hongwu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05443427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512149v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.050" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487284v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Alshehri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hong Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pavlidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Kassiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>