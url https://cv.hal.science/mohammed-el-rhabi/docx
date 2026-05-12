--- v0 (2026-03-27)
+++ v1 (2026-05-12)
@@ -555,680 +555,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new denoising model for multi-frame super-resolution image reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idriss El Mourabit</w:t>
+                <w:t xml:space="preserve">Simultaneous deconvolution and denoising using a second order variational approach applied to image super resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Laghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ezzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.09.014⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811748v1</w:t>
+                <w:t xml:space="preserve">hal-01616743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind noisy mixture separation for independent/dependent sources through a regularized criterion on copulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. El Rhabi</w:t>
+                <w:t xml:space="preserve">A new denoising model for multi-frame super-resolution image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Rhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Laghrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fenniri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Keziou</w:t>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 131, pp.502 - 513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 132, pp.51 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811736v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous deconvolution and denoising using a second order variational approach applied to image super resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Laghrib</w:t>
+                <w:t xml:space="preserve">Blind noisy mixture separation for independent/dependent sources through a regularized criterion on copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Rhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenniri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ezzaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Hakim</w:t>
+                <w:t xml:space="preserve">A. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monasse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Keziou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.502 - 513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616743v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust multi-frame super resolution based on curvature registration and second order variational regularization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M El Rhabi</w:t>
+                <w:t xml:space="preserve">Orthogonal projection algorithm for first and second order total variation denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Rhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tomography and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (1), pp.148-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811729v1</w:t>
+                <w:t xml:space="preserve">hal-01811732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal projection algorithm for first and second order total variation denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Hakim</w:t>
+                <w:t xml:space="preserve">A robust multi-frame super resolution based on curvature registration and second order variational regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Raghay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (1), pp.148-157</w:t>
+              <w:t xml:space="preserve">International Journal of Tomography and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811732v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust algorithm for convolutive blind source separation in presence of noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenniri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Keziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MA J. Numer. Anal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, version électronique, pp.doi: 10.1093/imanum/drm016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1753,64 +1753,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regularized nonnegative third order tensor decomposition using a Primal-Dual Projected Gradient Algorithm: application to 3D fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Qate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,77 +1870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW IMAGE DEBLURRING APPROACH USING A SPECIAL CONVOLUTION EXPANSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenniri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,64 +2320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On convolutive Blind Source Separation in a noisy context and a total variation regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Z. Z Boulmezaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Rhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenniri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03177198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss El Mourabit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Rhabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1903442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02985270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani El Mousaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2020.0153-19" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Jebrane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.04.062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01874941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra A&#239;t Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laghrib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.08.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.09.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Rhabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenniri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghazdali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keziou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.09.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01616743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ezzaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laghrib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hakim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Raghay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Rhabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.09.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjedi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Ben Belgacem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-007-0049-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azaiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Belgacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fenniri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delaunay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01813484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Z Boulmezaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Qate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Mahani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Zahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31254-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochefort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.5949917" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Z Boulmezaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2010.5671015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghorbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02157276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03177198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss El Mourabit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Rhabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1903442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02985270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani El Mousaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2020.0153-19" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Jebrane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.04.062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01874941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra A&#239;t Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laghrib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.08.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01616743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ezzaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.08.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.09.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Rhabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenniri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghazdali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laghrib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hakim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Raghay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Rhabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01811756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.09.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjedi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Ben Belgacem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-007-0049-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azaiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Belgacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fenniri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delaunay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01813484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Z Boulmezaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Qate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Mahani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Zahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31254-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochefort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.5949917" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Z Boulmezaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2010.5671015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghorbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02157276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>