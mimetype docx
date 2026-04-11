--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -781,51 +781,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, pp.2030-2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mma.9732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
@@ -1016,51 +1016,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1239,126 +1239,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harnessing Control Theory, Data Analysis, and a Stochastic Data Assimilation Method to Assess Optimal Mobility Strategies for Epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Idris Kanté Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamical analysis and numerical simulation of a reaction-diffusion model for microbial decomposition of organic matter in 3D soil structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klai Mouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1368,114 +1473,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Controllability for some Nonlocal Integrodifferential Equations in Banach Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Sorbonne Université (France); Université Cadi Ayyad (Marrakech, Maroc), 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024SORUS189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05045660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1543,51 +1648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62AD804E"/>
+    <w:nsid w:val="D4B522B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1774,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-elghandouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3351-879X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280668899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elghandouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mezzan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2456036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/asvao.7.2025.3.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Saidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jie.2024.36.263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224760v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.9732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/fdc-2023-13-03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s E. S. Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia P Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521812v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klai Mouad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05045660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-elghandouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3351-879X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280668899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elghandouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mezzan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2456036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/asvao.7.2025.3.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Saidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jie.2024.36.263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224760v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.9732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/fdc-2023-13-03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s E. S. Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia P Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521812v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Idris Kant&#233; Sam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klai Mouad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05045660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>