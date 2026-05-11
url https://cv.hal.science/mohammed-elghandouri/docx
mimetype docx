--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">280668899</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=4saPth4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -187,1400 +208,1412 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Control Strategies for a Spatiotemporal SQEIAR Epidemic Model: Application to COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamical analysis and numerical simulation of a reaction-diffusion model for microbial decomposition of organic matter in 3D soil structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youness Mezzan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2456036⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2026011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045576v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of an impulsive VS-EIAR epidemic model with applications to COVID-19</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regional Control Strategies for a Spatiotemporal SQEIAR Epidemic Model: Application to COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mezzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Set-Valued Analysis and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2456036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23952/asvao.7.2025.3.05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05441026v1</w:t>
+                <w:t xml:space="preserve">hal-05045576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring well-posedness and asymptotic behavior in an Advection–Diffusion–Reaction (ADR) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal control of an impulsive VS-EIAR epidemic model with applications to COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Abdoul Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Set-Valued Analysis and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.343-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23952/asvao.7.2025.3.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2024.116465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05441029v1</w:t>
+                <w:t xml:space="preserve">hal-05441026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability for nonautonomous integrodifferential equations with state-dependent delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring well-posedness and asymptotic behavior in an Advection–Diffusion–Reaction (ADR) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1216/jie.2024.36.263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.116465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2024.116465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441032v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness and approximate controllability for some integrodifferential evolution systems with multi-valued nonlocal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approximate controllability for nonautonomous integrodifferential equations with state-dependent delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Abdoul Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2023015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1216/jie.2024.36.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224760v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate controllability for some integrodifferential evolution equations with nonlocal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2030-2055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mma.9732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of mild solutions of delay integro-differential equations on Banach spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Well-posedness and approximate controllability for some integrodifferential evolution systems with multi-valued nonlocal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Abdoul Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (6), pp.1629-1657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2023029⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1340-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2023015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224749v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximation of mild solutions of delay integro-differential equations on Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.1629-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2023029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the approximate controllability for fractional neutral inclusion systems with nonlocal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fractional Differential Calculus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.43-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7153/fdc-2023-13-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Hopf Bifurcation Analysis for a Delayed Nicholson's Blowflies Model with Constant Reproductive Supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Comparative Optimal Control Study of Protecting Susceptibles and Isolating Infecteds in SIR Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521793v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Optimal Control Study of Protecting Susceptibles and Isolating Infecteds in SIR Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Harnessing Control Theory, Data Analysis, and a Stochastic Data Assimilation Method to Assess Optimal Mobility Strategies for Epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Sam Idris Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05521812v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Control Theory, Data Analysis, and a Stochastic Data Assimilation Method to Assess Optimal Mobility Strategies for Epidemics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Global Hopf Bifurcation Analysis for a Delayed Nicholson's Blowflies Model with Constant Reproductive Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís E. S. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramane Idris Kanté Sam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-05521937v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Controllability for some Nonlocal Integrodifferential Equations in Banach Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Sorbonne Université (France); Université Cadi Ayyad (Marrakech, Maroc), 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024SORUS189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05045660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1648,51 +1681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4B522B6"/>
+    <w:nsid w:val="A5F06070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1879,51 +1912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-elghandouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3351-879X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280668899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elghandouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mezzan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2456036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/asvao.7.2025.3.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Saidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jie.2024.36.263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224760v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.9732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/fdc-2023-13-03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s E. S. Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia P Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521812v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Idris Kant&#233; Sam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klai Mouad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05045660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-elghandouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3351-879X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280668899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4saPth4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521937v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elghandouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Klai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2026011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mezzan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2456036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Diop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/asvao.7.2025.3.05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Saidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jie.2024.36.263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.9732" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04224768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/fdc-2023-13-03" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521812v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia P Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Sam Idris Kant&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s E. S. Lopes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05045660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>