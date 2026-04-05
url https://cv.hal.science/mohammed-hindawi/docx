--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -981,213 +981,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient semi-supervised feature selection by an ensemble approach</w:t>
+                <w:t xml:space="preserve">Local-To-Global Semi-Supervised Feature selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Complex Machine Learning Problems with Ensemble Methods COPEM@ECML/PKDD'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Fransisco CA, United States. pp.2159-2168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2505515.2505542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339249v1</w:t>
+                <w:t xml:space="preserve">hal-01339244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-To-Global Semi-Supervised Feature selection</w:t>
+                <w:t xml:space="preserve">Efficient semi-supervised feature selection by an ensemble approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Complex Machine Learning Problems with Ensemble Methods COPEM@ECML/PKDD'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.41-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2505515.2505542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339244v1</w:t>
+                <w:t xml:space="preserve">hal-01339249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche embedded pour la sélection de variables en mode semi-supervisé</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E50211B7"/>
+    <w:nsid w:val="D2E68B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2328,51 +2328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-hindawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8111-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0901-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2013.86" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raywat Makkhongkaew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTBQQTDT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2011.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-hindawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8111-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0901-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2013.86" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raywat Makkhongkaew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505542" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTBQQTDT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2011.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>