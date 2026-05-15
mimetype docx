--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8111-5050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PiejW8IAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,1515 +213,1407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DistillH-Mamba: A Hypergraph-Mamba-Based Knowledge Distillation Model for Efficient Impact Fall Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tresor Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3620575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Detection in Fall Events: Leveraging Spatio-temporal Graph Convolutional Networks and Recurrent Neural Networks Using 3D Skeleton Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tresor Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Healthcare Informatics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41666-025-00215-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble constrained Laplacian score for efficient and robust semi-supervised feature selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Elghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (3), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10115-015-0901-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient semi-supervised feature selection: Constraint, Relevance and Redundancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, 26, pp.1131-1143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2013.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresor Y Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390227v1</w:t>
+                <w:t xml:space="preserve">hal-04673433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Weighting-based approach for semi-supervised feature selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raywat Makkhongkaew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673433v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting-based approach for semi-supervised feature selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Local-To-Global Semi-Supervised Feature selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raywat Makkhongkaew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Fransisco CA, United States. pp.2159-2168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2505515.2505542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198437v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-To-Global Semi-Supervised Feature selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient semi-supervised feature selection by an ensemble approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Elghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management (CIKM 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Complex Machine Learning Problems with Ensemble Methods COPEM@ECML/PKDD'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.41-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339244v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient semi-supervised feature selection by an ensemble approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une approche embedded pour la sélection de variables en mode semi-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Complex Machine Learning Problems with Ensemble Methods COPEM@ECML/PKDD'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.41-55</w:t>
+              <w:t xml:space="preserve">Société Française de Classification (SFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Marseille, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339249v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche embedded pour la sélection de variables en mode semi-supervisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Constrained Laplacian Score for semi-supervised feature selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Classification (SFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML/PKDD. European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.204-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23780-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353114v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Laplacian Score for semi-supervised feature selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un score Laplacien sous contraintes pour la sélection de variables en mode semi-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD. European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Fouille de Données Complexes et de Grands Graphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01354578v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un score Laplacien sous contraintes pour la sélection de variables en mode semi-supervisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Description and Implementation of a UML Style Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fouille de Données Complexes et de Grands Graphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Workshop Quality in Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354584v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and Implementation of a UML Style Guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Specifying consistent subsets of UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Quality in Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp.291-302</w:t>
+              <w:t xml:space="preserve">Educator symposium (co-located with Models'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360750v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying consistent subsets of UML</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Description and Implementation of a Style Guide for UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,77 +1709,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Selection-Based Semi-supervised Feature Selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Allab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cook, Diane J. and Pei, Jian and 0010, Wei Wang and Zaïane, Osmar R. and Wu, Xindong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Vancouver,BC, Canada. IEEE, pp.1080-1085, 2011, </w:t>
@@ -1936,51 +1849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for semi-supervised data analysis in decisional information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. INSA de Lyon, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ISAL0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2097,51 +2010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2E68B8B"/>
+    <w:nsid w:val="F670B226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2328,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-hindawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8111-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0901-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2013.86" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raywat Makkhongkaew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505542" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTBQQTDT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2011.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-hindawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8111-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PiejW8IAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0901-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2013.86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raywat Makkhongkaew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505542" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HTBQQTDT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2011.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>